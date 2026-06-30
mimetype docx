--- v0 (2025-10-12)
+++ v1 (2026-06-30)
@@ -32,56 +32,55 @@
     <w:p w14:paraId="3439A6C4" w14:textId="4279D504" w:rsidR="00DC15A3" w:rsidRPr="004E2AC2" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="0"/>
       <w:r w:rsidRPr="004E2AC2">
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Título de artículo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56EDCFDF" w14:textId="7D44296E" w:rsidR="0091429C" w:rsidRPr="0091429C" w:rsidRDefault="0091429C" w:rsidP="0091429C">
       <w:pPr>
         <w:pStyle w:val="Ttulotrad"/>
       </w:pPr>
       <w:r>
         <w:t>Traducción del título</w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
-      <w:r w:rsidR="005462E8">
+      <w:r w:rsidR="005462E8" w:rsidRPr="0091429C">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0376E8B9" w14:textId="26493121" w:rsidR="00455B3E" w:rsidRDefault="00455B3E" w:rsidP="00455B3E">
       <w:pPr>
         <w:pStyle w:val="Autores"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>Autor</w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
@@ -123,55 +122,57 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="161925" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:commentRangeStart w:id="1"/>
       <w:r w:rsidR="002602F8">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
-      <w:r w:rsidR="002602F8">
+      <w:r w:rsidR="002602F8" w:rsidRPr="00455B3E">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-CO" w:eastAsia="en-US"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>, Autor</w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5587E738" wp14:editId="59BE3BD7">
             <wp:extent cx="161925" cy="161925"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="13" name="Imagen 13"/>
@@ -278,53 +279,54 @@
         </w:rPr>
         <w:t>Problemática:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A0684" w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Mauris et orci. Aenean nec lorem. In porttitor. Donec laoreet nonummy augue. </w:t>
       </w:r>
       <w:commentRangeStart w:id="2"/>
       <w:r w:rsidR="005770A7" w:rsidRPr="007A0684">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. </w:t>
       </w:r>
-      <w:r w:rsidR="005770A7" w:rsidRPr="0082457D">
+      <w:r w:rsidR="005770A7" w:rsidRPr="00C36C51">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Maecenas porttitor congue massa. </w:t>
       </w:r>
       <w:r w:rsidR="005770A7">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Fusce posuere, magna sed pulvinar ultricies, purus lectus malesuada libero, sit amet commodo magna eros quis urna. </w:t>
       </w:r>
       <w:r w:rsidR="005770A7" w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Nunc viverra imperdiet enim. Fusce est. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A87545">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Método:</w:t>
       </w:r>
@@ -344,88 +346,96 @@
       </w:r>
       <w:r w:rsidRPr="00A87545">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Conclusiones:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005770A7" w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Fusce aliquet pede non pede. Suspendisse dapibus lorem pellentesque magna. Integer nulla. Donec blandit feugiat ligula. Donec hendrerit, felis et imperdiet euismod.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
-      <w:r w:rsidR="00EE640C">
+      <w:r w:rsidR="00EE640C" w:rsidRPr="00455B3E">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D50B037" w14:textId="3FF0EE55" w:rsidR="005770A7" w:rsidRPr="00455B3E" w:rsidRDefault="005770A7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Palabras clave</w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:commentRangeStart w:id="3"/>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>purus ipsum, pretium metus, in lacinia nulla, nisl eget sapien</w:t>
       </w:r>
       <w:commentRangeEnd w:id="3"/>
-      <w:r w:rsidR="005462E8">
+      <w:r w:rsidR="005462E8" w:rsidRPr="00455B3E">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:commentReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="455ADF6F" w14:textId="15E52D40" w:rsidR="0091429C" w:rsidRPr="00455B3E" w:rsidRDefault="0091429C" w:rsidP="0091429C">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
@@ -493,51 +503,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0091429C" w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Fusce aliquet pede non pede. Suspendisse dapibus lorem pellentesque magna. Integer nulla. Donec blandit feugiat ligula. Donec hendrerit, felis et imperdiet euismod.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43DC4105" w14:textId="704B29AF" w:rsidR="0091429C" w:rsidRDefault="0091429C" w:rsidP="0091429C">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7A58">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidRPr="007D7A58">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="007D7A58">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>purus ipsum, pretium metus, in lacinia nulla, nisl eget sapien.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B4A455A" w14:textId="77777777" w:rsidR="00A805CE" w:rsidRDefault="00A805CE" w:rsidP="0091429C">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
@@ -739,56 +749,55 @@
         <w:t>Se puede dividir en varias secciones o subtítulos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A805CE" w:rsidRPr="00A805CE">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> en aras de claridad argumentativa y secuenciar correctamente el propósito del autor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A794B45" w14:textId="77777777" w:rsidR="0082457D" w:rsidRPr="0082457D" w:rsidRDefault="0082457D" w:rsidP="0082457D">
       <w:r w:rsidRPr="0082457D">
         <w:t>Es importante:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A49554E" w14:textId="77777777" w:rsidR="0082457D" w:rsidRPr="0082457D" w:rsidRDefault="0082457D" w:rsidP="0082457D">
       <w:r w:rsidRPr="0082457D">
         <w:t>1) dar ejemplos de los argumentos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5A76DE" w14:textId="77777777" w:rsidR="0082457D" w:rsidRPr="0082457D" w:rsidRDefault="0082457D" w:rsidP="0082457D">
+    <w:p w14:paraId="7083AE3D" w14:textId="151C08E0" w:rsidR="0082457D" w:rsidRPr="0082457D" w:rsidRDefault="0082457D" w:rsidP="00A805CE">
       <w:r w:rsidRPr="0082457D">
         <w:t>2) describir y presentar los datos analizados para el estudio, es decir, el método.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7083AE3D" w14:textId="77777777" w:rsidR="0082457D" w:rsidRPr="0082457D" w:rsidRDefault="0082457D" w:rsidP="00A805CE"/>
     <w:p w14:paraId="1F34AB94" w14:textId="77777777" w:rsidR="00A805CE" w:rsidRDefault="00A805CE" w:rsidP="00A805CE">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="795ADC3E" w14:textId="3A05A7EF" w:rsidR="005770A7" w:rsidRDefault="00A805CE" w:rsidP="00A805CE">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
       <w:r>
         <w:t>Conclusión</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06E5624A" w14:textId="0A6BE9AE" w:rsidR="00A805CE" w:rsidRDefault="00A805CE" w:rsidP="00A805CE">
       <w:r w:rsidRPr="00A805CE">
         <w:t xml:space="preserve">Como última sección del texto, suele tener un </w:t>
       </w:r>
@@ -810,67 +819,211 @@
       <w:r w:rsidRPr="00A805CE">
         <w:t xml:space="preserve"> También es un escenario para la autocrítica</w:t>
       </w:r>
       <w:r w:rsidR="000B0A2A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B0A2A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>‒</w:t>
       </w:r>
       <w:r w:rsidRPr="00A805CE">
         <w:t>limitaciones o posibles variables en futuras investigaciones</w:t>
       </w:r>
       <w:r w:rsidR="000B0A2A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>‒</w:t>
       </w:r>
       <w:r w:rsidRPr="00A805CE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FADD1F7" w14:textId="77777777" w:rsidR="00A805CE" w:rsidRPr="00A805CE" w:rsidRDefault="00A805CE" w:rsidP="00A805CE"/>
-    <w:p w14:paraId="28734428" w14:textId="0C4BBE85" w:rsidR="005770A7" w:rsidRDefault="005770A7" w:rsidP="005770A7">
+    <w:p w14:paraId="78CEBC03" w14:textId="77777777" w:rsidR="00C36C51" w:rsidRDefault="00C36C51" w:rsidP="00C36C51">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="4"/>
       <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financiación </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:commentReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0FB16F" w14:textId="77777777" w:rsidR="00C36C51" w:rsidRDefault="00C36C51" w:rsidP="00C36C51">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00677C9F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Din lacinia nulla nisl eget sapien. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455B3E">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Donec ut est in lectus consequat consequat. Etiam eget dui. Aliquam erat volutpat. Sed at lorem in nunc porta tristique. Proin nec augue. Quisque aliquam tempor magna. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B16A9FF" w14:textId="77777777" w:rsidR="00C36C51" w:rsidRDefault="00C36C51" w:rsidP="00C36C51">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Conflicto de interés</w:t>
+      </w:r>
+      <w:commentRangeStart w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:commentReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33266E56" w14:textId="3F6DAF0D" w:rsidR="00C36C51" w:rsidRDefault="00C36C51" w:rsidP="00C36C51">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00677C9F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Din lacinia nulla nisl eget sapien. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455B3E">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Donec ut est in lectus consequat consequat. Etiam eget dui. Aliquam erat volutpat. Sed at lorem in nunc porta tristique. Proin nec augue. Quisque aliquam tempor magna. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6463A511" w14:textId="77777777" w:rsidR="00C36C51" w:rsidRDefault="00C36C51" w:rsidP="00C36C51">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Declaración de uso de IA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FADD1F7" w14:textId="6DE16F12" w:rsidR="00A805CE" w:rsidRPr="00C36C51" w:rsidRDefault="00C36C51" w:rsidP="00A805CE">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="6"/>
+      <w:r w:rsidRPr="00677C9F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Din lacinia nulla nisl eget sapien. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455B3E">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Donec ut est in lectus consequat consequat. Etiam eget dui. Aliquam erat volutpat. Sed at lorem in nunc porta tristique. Proin nec augue. Quisque aliquam tempor magna. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="6"/>
+      <w:r w:rsidRPr="00C36C51">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:commentReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28734428" w14:textId="0C4BBE85" w:rsidR="005770A7" w:rsidRDefault="005770A7" w:rsidP="005770A7">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="7"/>
+      <w:r>
         <w:t>Referencias</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="4"/>
+      <w:commentRangeEnd w:id="7"/>
       <w:r w:rsidR="005A328F">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:commentReference w:id="4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:commentReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="36FEDD3D" w14:textId="77777777" w:rsidR="00C8186C" w:rsidRPr="00C8186C" w:rsidRDefault="00C8186C" w:rsidP="00C8186C">
       <w:pPr>
         <w:pStyle w:val="Bibliografa"/>
       </w:pPr>
       <w:r w:rsidRPr="00C8186C">
         <w:t>Mosquera Rubio, J. M. (2024). Trabajo infantil: un reto institucional en el Caquetá. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C8186C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Nova Et Vetera</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8186C">
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C8186C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>33</w:t>
@@ -906,50 +1059,51 @@
       </w:r>
       <w:r w:rsidRPr="00C8186C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>31</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8186C">
         <w:t>. </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00C8186C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>https://doi.org/10.22431/25005103.n31.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6DC3B689" w14:textId="77777777" w:rsidR="00C8186C" w:rsidRPr="00C8186C" w:rsidRDefault="00C8186C" w:rsidP="00C8186C">
       <w:pPr>
         <w:pStyle w:val="Bibliografa"/>
       </w:pPr>
       <w:r w:rsidRPr="00C8186C">
+        <w:lastRenderedPageBreak/>
         <w:t>Ayala Gómez, C. A. (2023). Impacto psíquico de las víctimas de la violencia causada por grupos armados al margen de la ley en Monterrey, Casanare. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C8186C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Nova Et Vetera</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8186C">
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C8186C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8186C">
         <w:t>. </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00C8186C">
           <w:rPr>
@@ -1014,51 +1168,50 @@
       </w:r>
       <w:r w:rsidRPr="00C8186C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>33</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8186C">
         <w:t>, e1099. </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00C8186C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>https://doi.org/10.22431/25005103.1099</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7313E3C4" w14:textId="77777777" w:rsidR="00C8186C" w:rsidRPr="00C8186C" w:rsidRDefault="00C8186C" w:rsidP="00C8186C">
       <w:pPr>
         <w:pStyle w:val="Bibliografa"/>
       </w:pPr>
       <w:r w:rsidRPr="00C8186C">
-        <w:lastRenderedPageBreak/>
         <w:t>Morillo Mosquera, L. J. (2024). Formación en cultura ciudadana como contribución para la protección de los derechos humanos. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C8186C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Nova Et Vetera</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8186C">
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C8186C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>33</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8186C">
         <w:t>, e921. </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00C8186C">
           <w:rPr>
@@ -1412,194 +1565,312 @@
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>https://vocabularyserver.com/unbis/es/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="68E3058C" w14:textId="03AE3100" w:rsidR="005462E8" w:rsidRDefault="00807277" w:rsidP="00807277">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidRPr="00C15008">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>http://vocabularios.saij.gob.ar/inap/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:comment>
   <w:comment w:id="4" w:author="Autor" w:initials="A">
-    <w:p w14:paraId="4C09287A" w14:textId="77777777" w:rsidR="0082457D" w:rsidRDefault="005A328F" w:rsidP="0082457D">
+    <w:p w14:paraId="3B8E4FCF" w14:textId="54ADB354" w:rsidR="00C36C51" w:rsidRDefault="00C36C51" w:rsidP="00CE3CFD">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="0082457D">
-[...13 lines deleted...]
-    <w:p w14:paraId="1662AF55" w14:textId="77777777" w:rsidR="0082457D" w:rsidRDefault="0082457D" w:rsidP="0082457D">
+      <w:r>
+        <w:t>Esta sección debe incluir la entidad(es) que financió el proyecto, a qué proyecto pertenece.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="5" w:author="Autor" w:initials="A">
+    <w:p w14:paraId="5D988D17" w14:textId="77777777" w:rsidR="00C36C51" w:rsidRDefault="00C36C51" w:rsidP="00CE3CFD">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">En los siguientes enlaces puede consultar versiones abreviadas de APA: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="62ED0FA4" w14:textId="77777777" w:rsidR="0082457D" w:rsidRDefault="0082457D" w:rsidP="0082457D">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Esta sección debe incluir si existen o no conflictos de interés.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="6" w:author="Autor" w:initials="A">
+    <w:p w14:paraId="4069A3D7" w14:textId="77777777" w:rsidR="00C36C51" w:rsidRDefault="00C36C51" w:rsidP="00C36C51">
+      <w:pPr>
+        <w:pStyle w:val="Textocomentario"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Los autores deben declarar si usaron o no IA para el desarrollo del manuscrito. De haberla utilizado, se debe agregar lo solicitado en nuestra polítcia de uso de IA:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FBF4BF1" w14:textId="77777777" w:rsidR="00C36C51" w:rsidRDefault="00C36C51" w:rsidP="00C36C51">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>El nombre del modelo de IA utilizado, su versión y la fecha de uso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D13869" w14:textId="77777777" w:rsidR="00C36C51" w:rsidRDefault="00C36C51" w:rsidP="00C36C51">
+      <w:pPr>
+        <w:pStyle w:val="Textocomentario"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>La finalidad específica para la cual se empleó la herramienta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6E0881" w14:textId="77777777" w:rsidR="00C36C51" w:rsidRDefault="00C36C51" w:rsidP="00C36C51">
+      <w:pPr>
+        <w:pStyle w:val="Textocomentario"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Una descripción de los productos generados por la IA que fueron incorporados al manuscrito.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="7" w:author="Autor" w:initials="A">
+    <w:p w14:paraId="4C1D061A" w14:textId="77777777" w:rsidR="00C36C51" w:rsidRDefault="005A328F" w:rsidP="00C36C51">
+      <w:pPr>
+        <w:pStyle w:val="Textocomentario"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00C36C51">
+        <w:t xml:space="preserve">Los artículos de reflexión deben incluir por lo menos 20 referencias. Al menos el 80 % de deben ser de los últimos 10 años; y mínimo 30 %, de los últimos tres años </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36C51">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>previos a la fecha de presentación del manuscrito</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36C51">
+        <w:t xml:space="preserve">.  El sistema de citación y referencias debe ser APA 7.ª edición. Para citar material legal como constituciones, decretos, leyes, entre otros, se puede usar el </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36C51">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bluebook</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36C51">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10800411" w14:textId="77777777" w:rsidR="00C36C51" w:rsidRDefault="00C36C51" w:rsidP="00C36C51">
+      <w:pPr>
+        <w:pStyle w:val="Textocomentario"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En los siguientes enlaces puede consultar versiones abreviadas de APA: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A28B3E1" w14:textId="77777777" w:rsidR="00C36C51" w:rsidRDefault="00C36C51" w:rsidP="00C36C51">
+      <w:pPr>
+        <w:pStyle w:val="Textocomentario"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00661AB5">
+        <w:r w:rsidRPr="00F80D81">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>APA Style</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B7DF686" w14:textId="77777777" w:rsidR="0082457D" w:rsidRDefault="0082457D" w:rsidP="0082457D">
+    <w:p w14:paraId="26897EF4" w14:textId="77777777" w:rsidR="00C36C51" w:rsidRDefault="00C36C51" w:rsidP="00C36C51">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="00661AB5">
+        <w:r w:rsidRPr="00F80D81">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>Manual de citas y referencias</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A673464" w14:textId="77777777" w:rsidR="0082457D" w:rsidRDefault="0082457D" w:rsidP="0082457D">
+    <w:p w14:paraId="03D823AC" w14:textId="77777777" w:rsidR="00C36C51" w:rsidRDefault="00C36C51" w:rsidP="00C36C51">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>En este enlace se puede consultar un manual para combinar APA y Bluebook:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1451C5A2" w14:textId="77777777" w:rsidR="0082457D" w:rsidRDefault="0082457D" w:rsidP="0082457D">
+    <w:p w14:paraId="15DD2679" w14:textId="77777777" w:rsidR="00C36C51" w:rsidRDefault="00C36C51" w:rsidP="00C36C51">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00661AB5">
+        <w:r w:rsidRPr="00F80D81">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>Guía para la elaboración de ensayos y citación</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D10014A" w14:textId="77777777" w:rsidR="0082457D" w:rsidRDefault="0082457D" w:rsidP="0082457D">
+    <w:p w14:paraId="2D10014A" w14:textId="77777777" w:rsidR="00C36C51" w:rsidRDefault="00C36C51" w:rsidP="00C36C51">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">En todo caso, se recomienda usar gestores bibliográficos como Zotero o Mendeley. </w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="106AD616" w15:done="0"/>
   <w15:commentEx w15:paraId="3A26B4B1" w15:done="0"/>
   <w15:commentEx w15:paraId="5FB8B36A" w15:done="0"/>
   <w15:commentEx w15:paraId="68E3058C" w15:done="0"/>
+  <w15:commentEx w15:paraId="3B8E4FCF" w15:done="0"/>
+  <w15:commentEx w15:paraId="5D988D17" w15:done="0"/>
+  <w15:commentEx w15:paraId="6D6E0881" w15:done="0"/>
   <w15:commentEx w15:paraId="2D10014A" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="106AD616" w16cid:durableId="2835A328"/>
   <w16cid:commentId w16cid:paraId="3A26B4B1" w16cid:durableId="63FD14CB"/>
   <w16cid:commentId w16cid:paraId="5FB8B36A" w16cid:durableId="2835A30D"/>
   <w16cid:commentId w16cid:paraId="68E3058C" w16cid:durableId="2835A345"/>
+  <w16cid:commentId w16cid:paraId="3B8E4FCF" w16cid:durableId="01685CFC"/>
+  <w16cid:commentId w16cid:paraId="5D988D17" w16cid:durableId="1C8D105C"/>
+  <w16cid:commentId w16cid:paraId="6D6E0881" w16cid:durableId="65C8BEAF"/>
   <w16cid:commentId w16cid:paraId="2D10014A" w16cid:durableId="2835938B"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FA4B09C" w14:textId="77777777" w:rsidR="006414E6" w:rsidRDefault="006414E6" w:rsidP="00455B3E">
+    <w:p w14:paraId="139FC5BF" w14:textId="77777777" w:rsidR="00B834E2" w:rsidRDefault="00B834E2" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="251E2108" w14:textId="77777777" w:rsidR="006414E6" w:rsidRDefault="006414E6" w:rsidP="00455B3E">
+    <w:p w14:paraId="76B79EFE" w14:textId="77777777" w:rsidR="00B834E2" w:rsidRDefault="00B834E2" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1624,61 +1895,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CF430A2" w14:textId="77777777" w:rsidR="006414E6" w:rsidRDefault="006414E6" w:rsidP="00455B3E">
+    <w:p w14:paraId="02D4D2A8" w14:textId="77777777" w:rsidR="00B834E2" w:rsidRDefault="00B834E2" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="324D916B" w14:textId="77777777" w:rsidR="006414E6" w:rsidRDefault="006414E6" w:rsidP="00455B3E">
+    <w:p w14:paraId="1A76EF3C" w14:textId="77777777" w:rsidR="00B834E2" w:rsidRDefault="00B834E2" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="22F87A07" w14:textId="2C1DEC44" w:rsidR="002602F8" w:rsidRDefault="002602F8">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E2AC2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E2AC2" w:rsidRPr="004E2AC2">
         <w:t xml:space="preserve">Último título obtenido, filiación </w:t>
       </w:r>
@@ -2066,50 +2337,276 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F694F91"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4206650A"/>
+    <w:lvl w:ilvl="0" w:tplc="9CAE4CCE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="EC2845B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="028C2ED6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2AFA040A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="452E6A88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5A2C9E66">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="22EE47E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C99AA6B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7EC0EAC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10BA756A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6B82C1DE"/>
+    <w:lvl w:ilvl="0" w:tplc="DAA80DB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="56DED3D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C61CD282">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="810C4EDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080E3B10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="40FC5A78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0AE4389C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4224E59E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="844CBDAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19017693"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71309868"/>
     <w:lvl w:ilvl="0" w:tplc="4AFC25FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="33967198">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -2178,51 +2675,51 @@
     <w:lvl w:ilvl="7" w:tplc="274CD25E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E626CE2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1ADF19AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="897CC084"/>
     <w:lvl w:ilvl="0" w:tplc="0A9452EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="67D4D138">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -2291,51 +2788,51 @@
     <w:lvl w:ilvl="7" w:tplc="83BC407C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4A749F3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D1445B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9560F436"/>
     <w:lvl w:ilvl="0" w:tplc="3CAAD0D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="52D4FA70">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -2404,51 +2901,51 @@
     <w:lvl w:ilvl="7" w:tplc="6C103170">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="230A7D98">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29BB287F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78BE7A9A"/>
     <w:lvl w:ilvl="0" w:tplc="097ADBD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5DCE3258">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -2517,51 +3014,51 @@
     <w:lvl w:ilvl="7" w:tplc="1CD221BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A3B02636">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D233847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B0CB94A"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2630,51 +3127,51 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43450288"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9EE54F0"/>
     <w:lvl w:ilvl="0" w:tplc="03C88E7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="797C0EC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -2743,51 +3240,51 @@
     <w:lvl w:ilvl="7" w:tplc="F1A615AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8F8465D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4368255C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F73C5FE6"/>
     <w:lvl w:ilvl="0" w:tplc="8EC0D12C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1EE0EAEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -2856,51 +3353,51 @@
     <w:lvl w:ilvl="7" w:tplc="DD801096">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CE44B9E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B996CDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="883AB7F6"/>
     <w:lvl w:ilvl="0" w:tplc="E68ADA4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DF042C68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -2969,51 +3466,164 @@
     <w:lvl w:ilvl="7" w:tplc="84808F9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F64A0FC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C650422"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8778A342"/>
+    <w:lvl w:ilvl="0" w:tplc="8D6CCF56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D640DD46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="52E20ED2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DEB8B41E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="587CFA90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3058F6B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="866AF000">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CA7A2F90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="202ED02A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="557F43C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3BA0C516"/>
     <w:lvl w:ilvl="0" w:tplc="97BA306A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AB9E79C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -3082,51 +3692,51 @@
     <w:lvl w:ilvl="7" w:tplc="83CC8A9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DC949EC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59500D96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50CC1418"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3195,51 +3805,51 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AEA170A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2162FA06"/>
     <w:lvl w:ilvl="0" w:tplc="48EC1A06">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D1203C2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -3308,51 +3918,51 @@
     <w:lvl w:ilvl="7" w:tplc="808C0EB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7EE82836">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B31393E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A76C996"/>
     <w:lvl w:ilvl="0" w:tplc="1524881C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1206B47E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -3421,51 +4031,51 @@
     <w:lvl w:ilvl="7" w:tplc="A5C4EE3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BABC6CB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65DF6077"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC028A0E"/>
     <w:lvl w:ilvl="0" w:tplc="C2EEBC68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="57001A2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -3534,51 +4144,51 @@
     <w:lvl w:ilvl="7" w:tplc="2806BE66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FD5AFE1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="737C3616"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3322102A"/>
     <w:lvl w:ilvl="0" w:tplc="5DD67896">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8AEAC950">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -3647,51 +4257,51 @@
     <w:lvl w:ilvl="7" w:tplc="C8D08BD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4C8ABF3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74E01580"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22E86E4A"/>
     <w:lvl w:ilvl="0" w:tplc="7074738C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="38DA8C9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -3760,51 +4370,51 @@
     <w:lvl w:ilvl="7" w:tplc="05B8BE8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="70D4DCD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74FC39C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8AA68FBA"/>
     <w:lvl w:ilvl="0" w:tplc="574C9618">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="99F00CD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -3873,51 +4483,51 @@
     <w:lvl w:ilvl="7" w:tplc="5B9CEE70">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CFD6F438">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CF50BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B68EB90"/>
     <w:lvl w:ilvl="0" w:tplc="94086574">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7DD0F9C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -3986,51 +4596,51 @@
     <w:lvl w:ilvl="7" w:tplc="33DE2E4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="274CD98C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F455BEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7666A232"/>
     <w:lvl w:ilvl="0" w:tplc="F56E29B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="21FAF458">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -4106,141 +4716,150 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8CB8D230">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="796335003">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2097163547">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="518928618">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1034311057">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1288967527">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="155998985">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="209650517">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="156195175">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1227766460">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="671296323">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="833758287">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1814176821">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2012416483">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="362171532">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1446076913">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="118114525">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1333725960">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="243953596">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1304194845">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1541287051">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="256133581">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="112670810">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="168256947">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1397701908">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1415519002">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="725764760">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1397701908">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="27" w16cid:durableId="1200164810">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -4288,57 +4907,60 @@
     <w:rsid w:val="0056173B"/>
     <w:rsid w:val="00562385"/>
     <w:rsid w:val="00573889"/>
     <w:rsid w:val="005770A7"/>
     <w:rsid w:val="005A328F"/>
     <w:rsid w:val="005D1A9E"/>
     <w:rsid w:val="005D6396"/>
     <w:rsid w:val="006149B9"/>
     <w:rsid w:val="0061607C"/>
     <w:rsid w:val="006414E6"/>
     <w:rsid w:val="00647606"/>
     <w:rsid w:val="00677C9F"/>
     <w:rsid w:val="007A0684"/>
     <w:rsid w:val="007D7A58"/>
     <w:rsid w:val="00807277"/>
     <w:rsid w:val="008151A1"/>
     <w:rsid w:val="0082457D"/>
     <w:rsid w:val="00886DD4"/>
     <w:rsid w:val="00897B47"/>
     <w:rsid w:val="008C233C"/>
     <w:rsid w:val="008F0144"/>
     <w:rsid w:val="008F52B9"/>
     <w:rsid w:val="00911C53"/>
     <w:rsid w:val="00911D68"/>
     <w:rsid w:val="0091429C"/>
+    <w:rsid w:val="009213F7"/>
     <w:rsid w:val="009F5BCB"/>
     <w:rsid w:val="00A805CE"/>
     <w:rsid w:val="00A87545"/>
     <w:rsid w:val="00AC269A"/>
     <w:rsid w:val="00B1387D"/>
     <w:rsid w:val="00B36864"/>
+    <w:rsid w:val="00B834E2"/>
     <w:rsid w:val="00BD776A"/>
+    <w:rsid w:val="00C36C51"/>
     <w:rsid w:val="00C401A3"/>
     <w:rsid w:val="00C76EA2"/>
     <w:rsid w:val="00C8186C"/>
     <w:rsid w:val="00C822EF"/>
     <w:rsid w:val="00D2177F"/>
     <w:rsid w:val="00D35205"/>
     <w:rsid w:val="00D607CB"/>
     <w:rsid w:val="00D73866"/>
     <w:rsid w:val="00D94D0B"/>
     <w:rsid w:val="00DA3046"/>
     <w:rsid w:val="00DA3F29"/>
     <w:rsid w:val="00DC15A3"/>
     <w:rsid w:val="00DD4076"/>
     <w:rsid w:val="00E61759"/>
     <w:rsid w:val="00ED2E95"/>
     <w:rsid w:val="00EE640C"/>
     <w:rsid w:val="00F24F12"/>
     <w:rsid w:val="00F90970"/>
     <w:rsid w:val="00F91530"/>
     <w:rsid w:val="00F95FCA"/>
     <w:rsid w:val="00F96703"/>
     <w:rsid w:val="00FE391B"/>
     <w:rsid w:val="00FF0718"/>
   </w:rsids>
   <m:mathPr>
@@ -4924,51 +5546,51 @@
     <w:name w:val="Título 3 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="005770A7"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
     <w:name w:val="Título 4 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="005770A7"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="005770A7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cita">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitaCar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="0091429C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
       <w:ind w:left="864" w:right="864"/>
     </w:pPr>
     <w:rPr>
       <w:iCs/>
       <w:sz w:val="20"/>
@@ -5951,69 +6573,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB22045E-370A-428F-A2C5-90AACA5EF041}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>728</Words>
-  <Characters>4009</Characters>
+  <Words>876</Words>
+  <Characters>4820</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4728</CharactersWithSpaces>
+  <CharactersWithSpaces>5685</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Laura Fernanda Duperret Gomez</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>