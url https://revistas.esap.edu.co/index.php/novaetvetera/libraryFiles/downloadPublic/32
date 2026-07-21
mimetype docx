--- v1 (2026-06-30)
+++ v2 (2026-07-21)
@@ -1269,204 +1269,198 @@
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Indicar el tipo de artículo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DFDD52E" w14:textId="77777777" w:rsidR="00127167" w:rsidRDefault="00127167" w:rsidP="00127167">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106AD616" w14:textId="77777777" w:rsidR="00127167" w:rsidRDefault="00127167" w:rsidP="00127167">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Agregar el orcid y correo electrónico de los autores.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="1" w:author="Autor" w:initials="A">
-    <w:p w14:paraId="0DFEA4D6" w14:textId="25A8DCBA" w:rsidR="004E2AC2" w:rsidRDefault="002602F8" w:rsidP="004E2AC2">
+    <w:p w14:paraId="68481D88" w14:textId="77777777" w:rsidR="00672806" w:rsidRDefault="002602F8" w:rsidP="00672806">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="004E2AC2">
-[...8 lines deleted...]
-      <w:r w:rsidR="004E2AC2">
+      <w:r w:rsidR="00672806">
+        <w:t xml:space="preserve">Se deben agregar los roles que tuvo cada uno de los autores en la realización del artículo, a partir de los establecidos por la </w:t>
+      </w:r>
+      <w:r w:rsidR="00672806">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">taxonomía CRediT: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D064C40" w14:textId="77777777" w:rsidR="004E2AC2" w:rsidRDefault="004E2AC2" w:rsidP="004E2AC2">
+    <w:p w14:paraId="31A1E717" w14:textId="77777777" w:rsidR="00672806" w:rsidRDefault="00672806" w:rsidP="00672806">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A26B4B1" w14:textId="77777777" w:rsidR="004E2AC2" w:rsidRDefault="004E2AC2" w:rsidP="004E2AC2">
+    <w:p w14:paraId="3A26B4B1" w14:textId="77777777" w:rsidR="00672806" w:rsidRDefault="00672806" w:rsidP="00672806">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Conceptualización</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
         <w:t>Curación de datos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
-        <w:t>Análisis formal – técnicas estadísticas, análisis de datos</w:t>
+        <w:t>Análisis formal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
         <w:t>Adquisición de fondos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
-        <w:t>Investigación – proceso de investigación</w:t>
+        <w:t>Investigación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
-        <w:t>Metodología – diseño y desarrollo</w:t>
+        <w:t>Metodología</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
-        <w:t>Administración del proyecto – gestión y coordinación</w:t>
+        <w:t>Administración del proyecto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
-        <w:t>Recursos – suministro de materiales de estudio</w:t>
+        <w:t>Recursos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
-        <w:t>Software – programación, diseño e implementación</w:t>
+        <w:t>Software</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
-        <w:t>Supervisión y liderazgo en la planificación</w:t>
+        <w:t>Supervisión</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
-        <w:t>Validación - verificación</w:t>
+        <w:t>Validación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
-        <w:t>Visualización – presentación de datos</w:t>
+        <w:t>Visualización</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
-        <w:t>Redacción – documento original</w:t>
+        <w:t>Redacción – borrador original</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Redacción – revisión y edición </w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="2" w:author="Autor" w:initials="A">
-    <w:p w14:paraId="5FB8B36A" w14:textId="77777777" w:rsidR="00647606" w:rsidRDefault="00EE640C" w:rsidP="00647606">
+    <w:p w14:paraId="5FB8B36A" w14:textId="2FA17C80" w:rsidR="00647606" w:rsidRDefault="00EE640C" w:rsidP="00647606">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00647606">
         <w:t xml:space="preserve">El resumen debe tener máximo 200 palabras y su traducción al inglés. </w:t>
       </w:r>
       <w:r w:rsidR="00647606">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">En el caso de los artículos de reflexión, </w:t>
       </w:r>
       <w:r w:rsidR="00647606">
         <w:t xml:space="preserve">debe incluir la siguiente información: </w:t>
       </w:r>
       <w:r w:rsidR="00647606">
         <w:rPr>
@@ -1816,61 +1810,61 @@
   <w15:commentEx w15:paraId="5FB8B36A" w15:done="0"/>
   <w15:commentEx w15:paraId="68E3058C" w15:done="0"/>
   <w15:commentEx w15:paraId="3B8E4FCF" w15:done="0"/>
   <w15:commentEx w15:paraId="5D988D17" w15:done="0"/>
   <w15:commentEx w15:paraId="6D6E0881" w15:done="0"/>
   <w15:commentEx w15:paraId="2D10014A" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="106AD616" w16cid:durableId="2835A328"/>
   <w16cid:commentId w16cid:paraId="3A26B4B1" w16cid:durableId="63FD14CB"/>
   <w16cid:commentId w16cid:paraId="5FB8B36A" w16cid:durableId="2835A30D"/>
   <w16cid:commentId w16cid:paraId="68E3058C" w16cid:durableId="2835A345"/>
   <w16cid:commentId w16cid:paraId="3B8E4FCF" w16cid:durableId="01685CFC"/>
   <w16cid:commentId w16cid:paraId="5D988D17" w16cid:durableId="1C8D105C"/>
   <w16cid:commentId w16cid:paraId="6D6E0881" w16cid:durableId="65C8BEAF"/>
   <w16cid:commentId w16cid:paraId="2D10014A" w16cid:durableId="2835938B"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="139FC5BF" w14:textId="77777777" w:rsidR="00B834E2" w:rsidRDefault="00B834E2" w:rsidP="00455B3E">
+    <w:p w14:paraId="735B1F11" w14:textId="77777777" w:rsidR="003E5EFC" w:rsidRDefault="003E5EFC" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76B79EFE" w14:textId="77777777" w:rsidR="00B834E2" w:rsidRDefault="00B834E2" w:rsidP="00455B3E">
+    <w:p w14:paraId="387BC809" w14:textId="77777777" w:rsidR="003E5EFC" w:rsidRDefault="003E5EFC" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1895,61 +1889,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02D4D2A8" w14:textId="77777777" w:rsidR="00B834E2" w:rsidRDefault="00B834E2" w:rsidP="00455B3E">
+    <w:p w14:paraId="444DF050" w14:textId="77777777" w:rsidR="003E5EFC" w:rsidRDefault="003E5EFC" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A76EF3C" w14:textId="77777777" w:rsidR="00B834E2" w:rsidRDefault="00B834E2" w:rsidP="00455B3E">
+    <w:p w14:paraId="609F4377" w14:textId="77777777" w:rsidR="003E5EFC" w:rsidRDefault="003E5EFC" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="22F87A07" w14:textId="2C1DEC44" w:rsidR="002602F8" w:rsidRDefault="002602F8">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E2AC2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E2AC2" w:rsidRPr="004E2AC2">
         <w:t xml:space="preserve">Último título obtenido, filiación </w:t>
       </w:r>
@@ -4858,124 +4852,130 @@
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005770A7"/>
     <w:rsid w:val="0000061A"/>
     <w:rsid w:val="00040E61"/>
     <w:rsid w:val="00072812"/>
     <w:rsid w:val="00075CD8"/>
     <w:rsid w:val="000818DA"/>
     <w:rsid w:val="000A5A2A"/>
     <w:rsid w:val="000B0A2A"/>
     <w:rsid w:val="0011769B"/>
     <w:rsid w:val="00127167"/>
     <w:rsid w:val="00135753"/>
     <w:rsid w:val="00161B11"/>
+    <w:rsid w:val="001766F2"/>
     <w:rsid w:val="001A44F1"/>
     <w:rsid w:val="00200D96"/>
     <w:rsid w:val="002068A8"/>
+    <w:rsid w:val="00254D57"/>
     <w:rsid w:val="002602F8"/>
     <w:rsid w:val="002A435E"/>
     <w:rsid w:val="002C4A59"/>
     <w:rsid w:val="002F5526"/>
     <w:rsid w:val="00306049"/>
     <w:rsid w:val="00316F58"/>
     <w:rsid w:val="003244BC"/>
     <w:rsid w:val="003256FF"/>
     <w:rsid w:val="003E36BF"/>
+    <w:rsid w:val="003E5EFC"/>
     <w:rsid w:val="003F689C"/>
     <w:rsid w:val="00455B3E"/>
     <w:rsid w:val="00467BD0"/>
     <w:rsid w:val="004A23F0"/>
     <w:rsid w:val="004B1513"/>
     <w:rsid w:val="004C2E6F"/>
     <w:rsid w:val="004D5D35"/>
     <w:rsid w:val="004E2AC2"/>
     <w:rsid w:val="0051097B"/>
     <w:rsid w:val="005410F3"/>
     <w:rsid w:val="005462E8"/>
     <w:rsid w:val="00552BDB"/>
     <w:rsid w:val="0056173B"/>
     <w:rsid w:val="00562385"/>
     <w:rsid w:val="00573889"/>
     <w:rsid w:val="005770A7"/>
     <w:rsid w:val="005A328F"/>
     <w:rsid w:val="005D1A9E"/>
     <w:rsid w:val="005D6396"/>
     <w:rsid w:val="006149B9"/>
     <w:rsid w:val="0061607C"/>
     <w:rsid w:val="006414E6"/>
     <w:rsid w:val="00647606"/>
+    <w:rsid w:val="00672806"/>
     <w:rsid w:val="00677C9F"/>
+    <w:rsid w:val="006B4346"/>
     <w:rsid w:val="007A0684"/>
     <w:rsid w:val="007D7A58"/>
     <w:rsid w:val="00807277"/>
     <w:rsid w:val="008151A1"/>
     <w:rsid w:val="0082457D"/>
     <w:rsid w:val="00886DD4"/>
     <w:rsid w:val="00897B47"/>
     <w:rsid w:val="008C233C"/>
     <w:rsid w:val="008F0144"/>
     <w:rsid w:val="008F52B9"/>
     <w:rsid w:val="00911C53"/>
     <w:rsid w:val="00911D68"/>
     <w:rsid w:val="0091429C"/>
     <w:rsid w:val="009213F7"/>
     <w:rsid w:val="009F5BCB"/>
     <w:rsid w:val="00A805CE"/>
     <w:rsid w:val="00A87545"/>
     <w:rsid w:val="00AC269A"/>
     <w:rsid w:val="00B1387D"/>
     <w:rsid w:val="00B36864"/>
     <w:rsid w:val="00B834E2"/>
     <w:rsid w:val="00BD776A"/>
     <w:rsid w:val="00C36C51"/>
     <w:rsid w:val="00C401A3"/>
     <w:rsid w:val="00C76EA2"/>
     <w:rsid w:val="00C8186C"/>
     <w:rsid w:val="00C822EF"/>
     <w:rsid w:val="00D2177F"/>
     <w:rsid w:val="00D35205"/>
     <w:rsid w:val="00D607CB"/>
     <w:rsid w:val="00D73866"/>
     <w:rsid w:val="00D94D0B"/>
     <w:rsid w:val="00DA3046"/>
     <w:rsid w:val="00DA3F29"/>
     <w:rsid w:val="00DC15A3"/>
     <w:rsid w:val="00DD4076"/>
     <w:rsid w:val="00E61759"/>
     <w:rsid w:val="00ED2E95"/>
+    <w:rsid w:val="00ED311F"/>
     <w:rsid w:val="00EE640C"/>
     <w:rsid w:val="00F24F12"/>
     <w:rsid w:val="00F90970"/>
     <w:rsid w:val="00F91530"/>
     <w:rsid w:val="00F95FCA"/>
     <w:rsid w:val="00F96703"/>
     <w:rsid w:val="00FE391B"/>
     <w:rsid w:val="00FF0718"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -6245,50 +6245,51 @@
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1590578520">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vocabularyserver.com/unbis/es/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.unilibre.edu.co/bitstream/handle/10901/18684/Guia%20elaboraci%c3%b3n%20de%20ensayos%20y%20citacion%202.a%20edicion%20-%20digital%20%281%29.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vocabularies.unesco.org/browser/thesaurus/es/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iate.europa.eu/home" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicina.uniandes.edu.co/sites/default/files/noticias/2020/05-mayo/manual-de-citas-y-referencias-bibliograficas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normas-apa.org/referencias/ejemplos/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vocabularios.saij.gob.ar/inap/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22431/25005103.n31.3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22431/25005103.919" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22431/25005103.921" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22431/25005103.1099" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22431/25005103.n31.1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22431/25005103.n32.1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>