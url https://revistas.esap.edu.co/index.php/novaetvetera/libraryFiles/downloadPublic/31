--- v0 (2025-10-12)
+++ v1 (2026-06-30)
@@ -36,56 +36,55 @@
     <w:p w14:paraId="3439A6C4" w14:textId="4279D504" w:rsidR="00DC15A3" w:rsidRPr="004E2AC2" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="0"/>
       <w:r w:rsidRPr="004E2AC2">
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Título de artículo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56EDCFDF" w14:textId="7D44296E" w:rsidR="0091429C" w:rsidRPr="0091429C" w:rsidRDefault="0091429C" w:rsidP="0091429C">
       <w:pPr>
         <w:pStyle w:val="Ttulotrad"/>
       </w:pPr>
       <w:r>
         <w:t>Traducción del título</w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
-      <w:r w:rsidR="005462E8">
+      <w:r w:rsidR="005462E8" w:rsidRPr="0091429C">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0376E8B9" w14:textId="26493121" w:rsidR="00455B3E" w:rsidRDefault="00455B3E" w:rsidP="00455B3E">
       <w:pPr>
         <w:pStyle w:val="Autores"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>Autor</w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
@@ -127,55 +126,57 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="161925" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:commentRangeStart w:id="1"/>
       <w:r w:rsidR="002602F8">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
-      <w:r w:rsidR="002602F8">
+      <w:r w:rsidR="002602F8" w:rsidRPr="00455B3E">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-CO" w:eastAsia="en-US"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>, Autor</w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5587E738" wp14:editId="59BE3BD7">
             <wp:extent cx="161925" cy="161925"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="13" name="Imagen 13"/>
@@ -361,88 +362,96 @@
       </w:r>
       <w:r w:rsidR="007D7A58" w:rsidRPr="007D7A58">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Conclusión:</w:t>
       </w:r>
       <w:r w:rsidR="007D7A58">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005770A7" w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Ut nonummy. Fusce aliquet pede non pede. Suspendisse dapibus lorem pellentesque magna. Integer nulla. Donec blandit feugiat ligula. Donec hendrerit, felis et imperdiet euismod.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
-      <w:r w:rsidR="00EE640C">
+      <w:r w:rsidR="00EE640C" w:rsidRPr="00455B3E">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D50B037" w14:textId="3FF0EE55" w:rsidR="005770A7" w:rsidRPr="00455B3E" w:rsidRDefault="005770A7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Palabras clave</w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:commentRangeStart w:id="3"/>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>purus ipsum, pretium metus, in lacinia nulla, nisl eget sapien</w:t>
       </w:r>
       <w:commentRangeEnd w:id="3"/>
-      <w:r w:rsidR="005462E8">
+      <w:r w:rsidR="005462E8" w:rsidRPr="00455B3E">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:commentReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="455ADF6F" w14:textId="15E52D40" w:rsidR="0091429C" w:rsidRPr="00455B3E" w:rsidRDefault="0091429C" w:rsidP="0091429C">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
@@ -541,51 +550,51 @@
       <w:r w:rsidR="00D35205" w:rsidRPr="00D35205">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Conlcusion: </w:t>
       </w:r>
       <w:r w:rsidR="0091429C" w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Ut nonummy. Fusce aliquet pede non pede. Suspendisse dapibus lorem pellentesque magna. Integer nulla. Donec blandit feugiat ligula. Donec hendrerit, felis et imperdiet euismod.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43DC4105" w14:textId="704B29AF" w:rsidR="0091429C" w:rsidRPr="007D7A58" w:rsidRDefault="0091429C" w:rsidP="0091429C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7A58">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidRPr="007D7A58">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="007D7A58">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>purus ipsum, pretium metus, in lacinia nulla, nisl eget sapien.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E509989" w14:textId="50C988BA" w:rsidR="005770A7" w:rsidRPr="00455B3E" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
@@ -666,54 +675,57 @@
     </w:p>
     <w:p w14:paraId="18B93602" w14:textId="77777777" w:rsidR="005770A7" w:rsidRPr="001A44F1" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:pStyle w:val="Cita"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="4"/>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">In in nunc. Class aptent taciti sociosqu ad litora torquent per conubia nostra, per inceptos hymenaeos. Donec ullamcorper fringilla eros. Fusce in sapien eu purus dapibus commodo. Cum sociis natoque penatibus et magnis dis parturient montes, nascetur ridiculus mus. </w:t>
       </w:r>
       <w:r w:rsidRPr="001A44F1">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Cras faucibus condimentum odio. Sed ac ligula. Aliquam at eros. Etiam at ligula et tellus ullamcorper ultrices. In fermentum, lorem non cursus porttitor, diam urna accumsan lacus, sed interdum wisi nibh nec nisl. Ut tincidunt volutpat urna. Mauris eleifend nulla eget mauris. Sed cursus quam id felis. Curabitur posuere quam vel nibh. </w:t>
       </w:r>
       <w:commentRangeEnd w:id="4"/>
-      <w:r w:rsidR="00C822EF">
+      <w:r w:rsidR="00C822EF" w:rsidRPr="001A44F1">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
-          <w:iCs w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:commentReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="60E0D23C" w14:textId="16D8DD94" w:rsidR="005770A7" w:rsidRPr="00455B3E" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Cras dapibus dapibus nisl. Vestibulum quis dolor a felis congue vehicula. Maecenas pede purus, tristique ac, tempus eget, egestas quis, mauris. Curabitur non eros. Nullam hendrerit bibendum justo. Fusce iaculis, est quis lacinia pretium, pede metus molestie lacus, at gravida wisi ante at libero.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53F4DD7E" w14:textId="77777777" w:rsidR="005770A7" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:pStyle w:val="Listaconvietas"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -896,52 +908,52 @@
     <w:p w14:paraId="5FF20F79" w14:textId="77777777" w:rsidR="00897B47" w:rsidRDefault="00897B47" w:rsidP="00897B47">
       <w:pPr>
         <w:pStyle w:val="Listaconnmeros"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="795ADC3E" w14:textId="38741849" w:rsidR="005770A7" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
       <w:commentRangeStart w:id="5"/>
       <w:r>
         <w:t>Metodología</w:t>
       </w:r>
       <w:commentRangeEnd w:id="5"/>
       <w:r w:rsidR="00897B47">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:commentReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DAF7853" w14:textId="70000A31" w:rsidR="0051097B" w:rsidRDefault="003256FF" w:rsidP="003256FF">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Aliquam nonummy adipiscing augue. Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. Fusce posuere, magna sed pulvinar ultricies, purus lectus </w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">malesuada libero, sit amet commodo magna eros quis urna. Nunc viverra imperdiet enim. </w:t>
@@ -959,56 +971,55 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7944"/>
         <w:gridCol w:w="883"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED2E95" w14:paraId="09FCFAB6" w14:textId="77777777" w:rsidTr="00D553B1">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DB6ED2A" w14:textId="77777777" w:rsidR="00ED2E95" w:rsidRPr="0055742B" w:rsidRDefault="00ED2E95" w:rsidP="0055742B">
             <w:pPr>
               <w:pStyle w:val="Ecuacintexto"/>
             </w:pPr>
             <w:commentRangeStart w:id="6"/>
             <w:r>
               <w:t>A + B + C = D</w:t>
             </w:r>
             <w:commentRangeEnd w:id="6"/>
-            <w:r>
+            <w:r w:rsidRPr="0055742B">
               <w:rPr>
                 <w:rStyle w:val="Refdecomentario"/>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:commentReference w:id="6"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DB52944" w14:textId="77777777" w:rsidR="00ED2E95" w:rsidRDefault="00ED2E95">
             <w:pPr>
               <w:pStyle w:val="Ecuacinnmero"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58D469EE" w14:textId="549082F8" w:rsidR="005770A7" w:rsidRPr="00455B3E" w:rsidRDefault="003256FF" w:rsidP="004E2AC2">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
@@ -1036,53 +1047,57 @@
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Donec hendrerit, felis et imperdiet euismod, purus ipsum pretium metus, in lacinia nulla nisl eget sapien. Donec ut est in lectus consequat consequat. Etiam eget dui. Aliquam erat volutpat. Sed at lorem in nunc porta tristique. Proin nec augue. Quisque aliquam tempor magna. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33EDB998" w14:textId="1E58BDBD" w:rsidR="003256FF" w:rsidRPr="00455B3E" w:rsidRDefault="003256FF" w:rsidP="003256FF">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="7"/>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Tabla 1</w:t>
       </w:r>
       <w:commentRangeEnd w:id="7"/>
-      <w:r w:rsidR="00F95FCA">
+      <w:r w:rsidR="00F95FCA" w:rsidRPr="00455B3E">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:commentReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>. Título de tabla</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablanormal1"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1583"/>
         <w:gridCol w:w="1471"/>
         <w:gridCol w:w="1471"/>
         <w:gridCol w:w="1473"/>
         <w:gridCol w:w="1475"/>
         <w:gridCol w:w="1355"/>
       </w:tblGrid>
@@ -1600,55 +1615,56 @@
         <w:t xml:space="preserve">Sed ac ligula. Aliquam at eros. Etiam at ligula et tellus ullamcorper ultrices. In fermentum, lorem non cursus porttitor, diam urna accumsan lacus, sed interdum wisi nibh nec nisl. Ut tincidunt volutpat urna. </w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Mauris eleifend nulla eget mauris. Sed cursus quam id felis. Curabitur posuere quam vel nibh. Cras dapibus dapibus nisl. Vestibulum quis dolor a felis congue vehicula. Maecenas pede purus, tristique ac, tempus eget, egestas quis, mauris. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30A6EEC4" w14:textId="3F8A24F7" w:rsidR="005770A7" w:rsidRPr="00455B3E" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="8"/>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Resultados </w:t>
       </w:r>
       <w:commentRangeEnd w:id="8"/>
-      <w:r w:rsidR="00CB1C34">
+      <w:r w:rsidR="00CB1C34" w:rsidRPr="00455B3E">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:commentReference w:id="8"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="108B1535" w14:textId="63AB050A" w:rsidR="003256FF" w:rsidRPr="00455B3E" w:rsidRDefault="003256FF" w:rsidP="003256FF">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusce iaculis, est quis lacinia pretium, pede metus molestie lacus, at gravida wisi ante at libero. Quisque ornare placerat risus. </w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Ut molestie magna at mi. Integer aliquet mauris et nibh. Ut mattis ligula posuere velit. Nunc sagittis. Curabitur varius fringilla nisl. </w:t>
       </w:r>
@@ -1676,468 +1692,572 @@
       </w:pPr>
       <w:commentRangeStart w:id="9"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43687280" wp14:editId="31BDEFEE">
             <wp:extent cx="5486400" cy="2160000"/>
             <wp:effectExtent l="0" t="0" r="0" b="12065"/>
             <wp:docPr id="1" name="Gráfico 1"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:commentRangeEnd w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="9"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123A6D08" w14:textId="77777777" w:rsidR="000A5A2A" w:rsidRDefault="000A5A2A" w:rsidP="000A5A2A">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="10"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Figura</w:t>
       </w:r>
       <w:commentRangeEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="10"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Título de la figura</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66757723" w14:textId="77777777" w:rsidR="000A5A2A" w:rsidRDefault="000A5A2A" w:rsidP="000A5A2A">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Fuente: elaboración propia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D6316A" w14:textId="6B394244" w:rsidR="003256FF" w:rsidRPr="00455B3E" w:rsidRDefault="003256FF" w:rsidP="003256FF">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Donec nulla augue, venenatis scelerisque, dapibus a, consequat at, leo. Pellentesque libero lectus, tristique ac, consectetuer sit amet, imperdiet ut, justo. Sed aliquam odio vitae tortor. Proin hendrerit tempus arcu. In hac habitasse platea dictumst. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31B8EC07" w14:textId="46A71B23" w:rsidR="005770A7" w:rsidRPr="00455B3E" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="11"/>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Discusión</w:t>
       </w:r>
       <w:commentRangeEnd w:id="11"/>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00B05645">
+      <w:r w:rsidR="00B05645" w:rsidRPr="00455B3E">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:commentReference w:id="11"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FA7D669" w14:textId="5FB2B2BB" w:rsidR="0051097B" w:rsidRDefault="003256FF" w:rsidP="003256FF">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Nunc lacus metus, posuere eget, lacinia eu, varius quis, libero. </w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Aliquam nonummy adipiscing augue. Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Fusce posuere, magna sed pulvinar ultricies, purus lectus malesuada libero. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13C8DBDE" w14:textId="1C775136" w:rsidR="005770A7" w:rsidRPr="00075CD8" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
       <w:commentRangeStart w:id="12"/>
       <w:r w:rsidRPr="00075CD8">
         <w:t>Conclusiones</w:t>
       </w:r>
       <w:commentRangeEnd w:id="12"/>
-      <w:r w:rsidR="00CB1C34">
+      <w:r w:rsidR="00CB1C34" w:rsidRPr="00075CD8">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:commentReference w:id="12"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F190BFF" w14:textId="0EB012B5" w:rsidR="0051097B" w:rsidRPr="00455B3E" w:rsidRDefault="003256FF" w:rsidP="003256FF">
+    <w:p w14:paraId="2F190BFF" w14:textId="0EB012B5" w:rsidR="0051097B" w:rsidRDefault="003256FF" w:rsidP="003256FF">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677C9F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Din lacinia nulla nisl eget sapien. </w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Donec ut est in lectus consequat consequat. Etiam eget dui. Aliquam erat volutpat. Sed at lorem in nunc porta tristique. Proin nec augue. Quisque aliquam tempor magna. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="376E3C29" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financiación </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:commentReference w:id="13"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B06C1F8" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00677C9F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Din lacinia nulla nisl eget sapien. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455B3E">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Donec ut est in lectus consequat consequat. Etiam eget dui. Aliquam erat volutpat. Sed at lorem in nunc porta tristique. Proin nec augue. Quisque aliquam tempor magna. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4C0F19" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Conflicto de interés</w:t>
+      </w:r>
+      <w:commentRangeStart w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:commentReference w:id="14"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19EC2147" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00677C9F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Din lacinia nulla nisl eget sapien. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455B3E">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Donec ut est in lectus consequat consequat. Etiam eget dui. Aliquam erat volutpat. Sed at lorem in nunc porta tristique. Proin nec augue. Quisque aliquam tempor magna. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C5698D" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Declaración de uso de IA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6F0803" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRPr="00C36C51" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="15"/>
+      <w:r w:rsidRPr="00677C9F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Din lacinia nulla nisl eget sapien. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455B3E">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Donec ut est in lectus consequat consequat. Etiam eget dui. Aliquam erat volutpat. Sed at lorem in nunc porta tristique. Proin nec augue. Quisque aliquam tempor magna. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="15"/>
+      <w:r w:rsidRPr="00C36C51">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:commentReference w:id="15"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D65B03" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRPr="00455B3E" w:rsidRDefault="003E6D75" w:rsidP="003256FF">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="28734428" w14:textId="0C4BBE85" w:rsidR="005770A7" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
-      <w:commentRangeStart w:id="13"/>
-      <w:r>
+      <w:commentRangeStart w:id="16"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Referencias</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="13"/>
+      <w:commentRangeEnd w:id="16"/>
       <w:r w:rsidR="005A328F">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:commentReference w:id="13"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:commentReference w:id="16"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="68F72665" w14:textId="77777777" w:rsidR="005738FC" w:rsidRPr="00B11909" w:rsidRDefault="005738FC" w:rsidP="005738FC">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00417CF2">
         <w:t>Mosquera Rubio, J. M. (2024). Trabajo infantil: un reto institucional en el Caquetá. </w:t>
       </w:r>
       <w:r w:rsidRPr="00417CF2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Nova Et </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Nova Et Vetera</w:t>
+      </w:r>
       <w:r w:rsidRPr="00417CF2">
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00417CF2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>33</w:t>
       </w:r>
       <w:r w:rsidRPr="00417CF2">
         <w:t>, e919. </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00417CF2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>https://doi.org/10.22431/25005103.919</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6C88E761" w14:textId="77777777" w:rsidR="005738FC" w:rsidRDefault="005738FC" w:rsidP="005738FC">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00417CF2">
         <w:t>Córdoba Ramírez, F. (2023). Incorporación del enfoque de género en los procesos de restitución de tierras en el departamento del Huila en el periodo 2016-2020. </w:t>
       </w:r>
       <w:r w:rsidRPr="00417CF2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Nova Et </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Nova Et Vetera</w:t>
+      </w:r>
       <w:r w:rsidRPr="00417CF2">
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00417CF2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>31</w:t>
       </w:r>
       <w:r w:rsidRPr="00417CF2">
         <w:t>. </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00417CF2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>https://doi.org/10.22431/25005103.n31.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5B215A4A" w14:textId="77777777" w:rsidR="005738FC" w:rsidRDefault="005738FC" w:rsidP="005738FC">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00417CF2">
         <w:t>Ayala Gómez, C. A. (2023). Impacto psíquico de las víctimas de la violencia causada por grupos armados al margen de la ley en Monterrey, Casanare. </w:t>
       </w:r>
       <w:r w:rsidRPr="00417CF2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Nova Et </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Nova Et Vetera</w:t>
+      </w:r>
       <w:r w:rsidRPr="00417CF2">
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00417CF2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
       <w:r w:rsidRPr="00417CF2">
         <w:t>. </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00417CF2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>https://doi.org/10.22431/25005103.n32.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2991B202" w14:textId="77777777" w:rsidR="005738FC" w:rsidRDefault="005738FC" w:rsidP="005738FC">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00417CF2">
         <w:t>Ceballos López, D. M. (2023). Participación política de las víctimas del conflicto armado en Colombia: un futuro ambivalente. </w:t>
       </w:r>
       <w:r w:rsidRPr="00417CF2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Nova Et </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Nova Et Vetera</w:t>
+      </w:r>
       <w:r w:rsidRPr="00417CF2">
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00417CF2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>31</w:t>
       </w:r>
       <w:r w:rsidRPr="00417CF2">
         <w:t>. </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00417CF2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>https://doi.org/10.22431/25005103.n31.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5566CA7F" w14:textId="77777777" w:rsidR="005738FC" w:rsidRDefault="005738FC" w:rsidP="005738FC">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00417CF2">
-        <w:lastRenderedPageBreak/>
         <w:t>Jasso González, C. (2024). Percepciones sobre la violencia policial en la Ciudad de México: victimización, control social y percepciones negativas sobre la función policial. </w:t>
       </w:r>
       <w:r w:rsidRPr="00417CF2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Nova Et </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Nova Et Vetera</w:t>
+      </w:r>
       <w:r w:rsidRPr="00417CF2">
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00417CF2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>33</w:t>
       </w:r>
       <w:r w:rsidRPr="00417CF2">
         <w:t>, e1099. </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00417CF2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>https://doi.org/10.22431/25005103.1099</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="637346D2" w14:textId="77777777" w:rsidR="005738FC" w:rsidRDefault="005738FC" w:rsidP="005738FC">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00417CF2">
         <w:t>Morillo Mosquera, L. J. (2024). Formación en cultura ciudadana como contribución para la protección de los derechos humanos. </w:t>
       </w:r>
       <w:r w:rsidRPr="00417CF2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Nova Et </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Nova Et Vetera</w:t>
+      </w:r>
       <w:r w:rsidRPr="00417CF2">
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00417CF2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>33</w:t>
       </w:r>
       <w:r w:rsidRPr="00417CF2">
         <w:t>, e921. </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00417CF2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>https://doi.org/10.22431/25005103.921</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="50D8B953" w14:textId="586E9E78" w:rsidR="00075CD8" w:rsidRPr="00075CD8" w:rsidRDefault="00075CD8" w:rsidP="00B05645">
       <w:pPr>
         <w:pStyle w:val="Bibliografa"/>
@@ -2782,221 +2902,330 @@
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="009850AB">
         <w:t xml:space="preserve">En esta sección se interpretan los hallazgos, se contrastan con teorías, se proponen explicaciones y se señalan implicaciones. En caso que se mencionen subpreguntas anteriormente, aquí se puede hacer reflexiones en torno a estas. </w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="12" w:author="Autor" w:initials="A">
     <w:p w14:paraId="28A9A795" w14:textId="77777777" w:rsidR="009850AB" w:rsidRDefault="00CB1C34" w:rsidP="009850AB">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="009850AB">
         <w:t>Incluir: alcances, limitaciones y nuevas investigaciones.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="13" w:author="Autor" w:initials="A">
-    <w:p w14:paraId="7A718A97" w14:textId="77777777" w:rsidR="009850AB" w:rsidRDefault="005A328F" w:rsidP="009850AB">
+    <w:p w14:paraId="509320FF" w14:textId="02E057DC" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="00CE3CFD">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="009850AB">
-[...3 lines deleted...]
-    <w:p w14:paraId="70DEADA0" w14:textId="77777777" w:rsidR="009850AB" w:rsidRDefault="009850AB" w:rsidP="009850AB">
+      <w:r>
+        <w:t>Esta sección debe incluir la entidad(es) que financió el proyecto, a qué proyecto pertenece.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="14" w:author="Autor" w:initials="A">
+    <w:p w14:paraId="3765C289" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="00CE3CFD">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">El sistema de citación y referencias debe ser APA 7.ª edición. Para citar material legal como constituciones, decretos, leyes, entre otros, se puede usar el </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="29B7CD2F" w14:textId="77777777" w:rsidR="009850AB" w:rsidRDefault="009850AB" w:rsidP="009850AB">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Esta sección debe incluir si existen o no conflictos de interés.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="15" w:author="Autor" w:initials="A">
+    <w:p w14:paraId="55E4CAD3" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">En los siguientes enlaces puede consultar versiones abreviadas de APA: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0B4759DF" w14:textId="77777777" w:rsidR="009850AB" w:rsidRDefault="009850AB" w:rsidP="009850AB">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Los autores deben declarar si usaron o no IA para el desarrollo del manuscrito. De haberla utilizado, se debe agregar lo solicitado en nuestra polítcia de uso de IA:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4545DE50" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>El nombre del modelo de IA utilizado, su versión y la fecha de uso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246E7EDA" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
+      <w:pPr>
+        <w:pStyle w:val="Textocomentario"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>La finalidad específica para la cual se empleó la herramienta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E05383A" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
+      <w:pPr>
+        <w:pStyle w:val="Textocomentario"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Una descripción de los productos generados por la IA que fueron incorporados al manuscrito.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="16" w:author="Autor" w:initials="A">
+    <w:p w14:paraId="01B5EC5F" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="005A328F" w:rsidP="003E6D75">
+      <w:pPr>
+        <w:pStyle w:val="Textocomentario"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="003E6D75">
+        <w:t xml:space="preserve">Los artículos de revisión deben incluir mínimo 50 referencias. Al menos el 80 % de las referencias deben ser de los últimos 10 años; y mínimo el </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6D75">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>50 %,  de tres años previos a la fecha de presentación del manuscrito</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6D75">
+        <w:t xml:space="preserve">. El sistema de citación y referencias debe ser APA 7.ª edición. Para citar material legal como constituciones, decretos, leyes, entre otros, se puede usar el </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6D75">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bluebook</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6D75">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B39A312" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
+      <w:pPr>
+        <w:pStyle w:val="Textocomentario"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En los siguientes enlaces puede consultar versiones abreviadas de APA: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D31C9FA" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
+      <w:pPr>
+        <w:pStyle w:val="Textocomentario"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00576266">
+        <w:r w:rsidRPr="006F2D85">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>APA Style</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B4F72AA" w14:textId="77777777" w:rsidR="009850AB" w:rsidRDefault="009850AB" w:rsidP="009850AB">
+    <w:p w14:paraId="6A1E3D88" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="00576266">
+        <w:r w:rsidRPr="006F2D85">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>Manual de citas y referencias</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41EEB581" w14:textId="77777777" w:rsidR="009850AB" w:rsidRDefault="009850AB" w:rsidP="009850AB">
+    <w:p w14:paraId="252B6FB6" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>En este enlace se puede consultar un manual para combinar APA y Bluebook:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB5F638" w14:textId="77777777" w:rsidR="009850AB" w:rsidRDefault="009850AB" w:rsidP="009850AB">
+    <w:p w14:paraId="0E6962C6" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00576266">
+        <w:r w:rsidRPr="006F2D85">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>Guía para la elaboración de ensayos y citación</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D10014A" w14:textId="77777777" w:rsidR="009850AB" w:rsidRDefault="009850AB" w:rsidP="009850AB">
+    <w:p w14:paraId="2D10014A" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">En todo caso, se recomienda usar gestores bibliográficos como Zotero o Mendeley. </w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="106AD616" w15:done="0"/>
   <w15:commentEx w15:paraId="3A26B4B1" w15:done="0"/>
   <w15:commentEx w15:paraId="5FB8B36A" w15:done="0"/>
   <w15:commentEx w15:paraId="68E3058C" w15:done="0"/>
   <w15:commentEx w15:paraId="6638DF7F" w15:done="0"/>
   <w15:commentEx w15:paraId="41906DA8" w15:done="0"/>
   <w15:commentEx w15:paraId="023E2F88" w15:done="0"/>
   <w15:commentEx w15:paraId="700C1BC9" w15:done="0"/>
   <w15:commentEx w15:paraId="55B1E467" w15:done="0"/>
   <w15:commentEx w15:paraId="4CF8D236" w15:done="0"/>
   <w15:commentEx w15:paraId="00A5311F" w15:done="0"/>
   <w15:commentEx w15:paraId="128ECEAF" w15:done="0"/>
   <w15:commentEx w15:paraId="28A9A795" w15:done="0"/>
+  <w15:commentEx w15:paraId="509320FF" w15:done="0"/>
+  <w15:commentEx w15:paraId="3765C289" w15:done="0"/>
+  <w15:commentEx w15:paraId="3E05383A" w15:done="0"/>
   <w15:commentEx w15:paraId="2D10014A" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="106AD616" w16cid:durableId="2835A328"/>
   <w16cid:commentId w16cid:paraId="3A26B4B1" w16cid:durableId="63FD14CB"/>
   <w16cid:commentId w16cid:paraId="5FB8B36A" w16cid:durableId="2835A30D"/>
   <w16cid:commentId w16cid:paraId="68E3058C" w16cid:durableId="2835A345"/>
   <w16cid:commentId w16cid:paraId="6638DF7F" w16cid:durableId="2835A56E"/>
   <w16cid:commentId w16cid:paraId="41906DA8" w16cid:durableId="1454717D"/>
   <w16cid:commentId w16cid:paraId="023E2F88" w16cid:durableId="2835A2BF"/>
   <w16cid:commentId w16cid:paraId="700C1BC9" w16cid:durableId="28359676"/>
   <w16cid:commentId w16cid:paraId="55B1E467" w16cid:durableId="1A9BAF16"/>
   <w16cid:commentId w16cid:paraId="4CF8D236" w16cid:durableId="283595BB"/>
   <w16cid:commentId w16cid:paraId="00A5311F" w16cid:durableId="28359620"/>
   <w16cid:commentId w16cid:paraId="128ECEAF" w16cid:durableId="04F080DB"/>
   <w16cid:commentId w16cid:paraId="28A9A795" w16cid:durableId="27D2FEC0"/>
+  <w16cid:commentId w16cid:paraId="509320FF" w16cid:durableId="01685CFC"/>
+  <w16cid:commentId w16cid:paraId="3765C289" w16cid:durableId="1C8D105C"/>
+  <w16cid:commentId w16cid:paraId="3E05383A" w16cid:durableId="65C8BEAF"/>
   <w16cid:commentId w16cid:paraId="2D10014A" w16cid:durableId="2835938B"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B89B99F" w14:textId="77777777" w:rsidR="00AF3066" w:rsidRDefault="00AF3066" w:rsidP="00455B3E">
+    <w:p w14:paraId="62E3E65F" w14:textId="77777777" w:rsidR="00C749F6" w:rsidRDefault="00C749F6" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="237073E9" w14:textId="77777777" w:rsidR="00AF3066" w:rsidRDefault="00AF3066" w:rsidP="00455B3E">
+    <w:p w14:paraId="7A547275" w14:textId="77777777" w:rsidR="00C749F6" w:rsidRDefault="00C749F6" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3021,61 +3250,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63582046" w14:textId="77777777" w:rsidR="00AF3066" w:rsidRDefault="00AF3066" w:rsidP="00455B3E">
+    <w:p w14:paraId="2C2B51E1" w14:textId="77777777" w:rsidR="00C749F6" w:rsidRDefault="00C749F6" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C0D240D" w14:textId="77777777" w:rsidR="00AF3066" w:rsidRDefault="00AF3066" w:rsidP="00455B3E">
+    <w:p w14:paraId="7B9A0E7D" w14:textId="77777777" w:rsidR="00C749F6" w:rsidRDefault="00C749F6" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="22F87A07" w14:textId="2C1DEC44" w:rsidR="002602F8" w:rsidRDefault="002602F8">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E2AC2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E2AC2" w:rsidRPr="004E2AC2">
         <w:t xml:space="preserve">Último título obtenido, filiación </w:t>
       </w:r>
@@ -3463,50 +3692,276 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="391692E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D4A0759"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="23E091E4"/>
+    <w:lvl w:ilvl="0" w:tplc="6E82D4BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9D0A03B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FF88CA26">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="94785F36">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="24541F14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CD32A01A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A8A8E808">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="281C4278">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="62966BAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10BA756A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6B82C1DE"/>
+    <w:lvl w:ilvl="0" w:tplc="DAA80DB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="56DED3D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C61CD282">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="810C4EDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080E3B10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="40FC5A78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0AE4389C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4224E59E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="844CBDAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B34582A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0916F492"/>
     <w:lvl w:ilvl="0" w:tplc="151AD51E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="90AA541A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -3575,51 +4030,51 @@
     <w:lvl w:ilvl="7" w:tplc="07243BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5E5A34A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20A46935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C4AA5F5C"/>
     <w:lvl w:ilvl="0" w:tplc="C5108982">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C1567404">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -3688,51 +4143,51 @@
     <w:lvl w:ilvl="7" w:tplc="ADBED84C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8FF40ED2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26AE1BEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F640A4E"/>
     <w:lvl w:ilvl="0" w:tplc="CF080B64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="45A64F20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -3801,51 +4256,51 @@
     <w:lvl w:ilvl="7" w:tplc="6DF25350">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="905CBEEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27D608DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82102160"/>
     <w:lvl w:ilvl="0" w:tplc="C142BD5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DE749D88">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -3914,51 +4369,51 @@
     <w:lvl w:ilvl="7" w:tplc="1EAAE6AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="96E68322">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29BB287F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78BE7A9A"/>
     <w:lvl w:ilvl="0" w:tplc="097ADBD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5DCE3258">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -4027,51 +4482,51 @@
     <w:lvl w:ilvl="7" w:tplc="1CD221BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A3B02636">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D233847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B0CB94A"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4140,51 +4595,51 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4368255C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F73C5FE6"/>
     <w:lvl w:ilvl="0" w:tplc="8EC0D12C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1EE0EAEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -4253,51 +4708,51 @@
     <w:lvl w:ilvl="7" w:tplc="DD801096">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CE44B9E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="449F3ACF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C95695A6"/>
     <w:lvl w:ilvl="0" w:tplc="8E48CE90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1F3E113A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -4366,51 +4821,51 @@
     <w:lvl w:ilvl="7" w:tplc="9D485B30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C9D8DAD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B3C0A98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F721A56"/>
     <w:lvl w:ilvl="0" w:tplc="9CDE95EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="412EF498">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -4479,51 +4934,51 @@
     <w:lvl w:ilvl="7" w:tplc="11E01756">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C3C88700">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="557F43C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3BA0C516"/>
     <w:lvl w:ilvl="0" w:tplc="97BA306A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AB9E79C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -4592,51 +5047,51 @@
     <w:lvl w:ilvl="7" w:tplc="83CC8A9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DC949EC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59500D96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50CC1418"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4705,51 +5160,51 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B31393E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A76C996"/>
     <w:lvl w:ilvl="0" w:tplc="1524881C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1206B47E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -4818,51 +5273,51 @@
     <w:lvl w:ilvl="7" w:tplc="A5C4EE3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BABC6CB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5ED609AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C60F41C"/>
     <w:lvl w:ilvl="0" w:tplc="9D600144">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F842A2B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -4931,51 +5386,51 @@
     <w:lvl w:ilvl="7" w:tplc="A056A75A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9C725E32">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="737C3616"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3322102A"/>
     <w:lvl w:ilvl="0" w:tplc="5DD67896">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8AEAC950">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -5044,51 +5499,164 @@
     <w:lvl w:ilvl="7" w:tplc="C8D08BD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4C8ABF3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="765D2DEF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CAF0DD30"/>
+    <w:lvl w:ilvl="0" w:tplc="2F8A428A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FC1699E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="81285FF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8DE614CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="91D2BB94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9DD231EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F326B03C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="84CE506E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="229E88E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B524593"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96F0DDF0"/>
     <w:lvl w:ilvl="0" w:tplc="C72A0908">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D3F601C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -5157,51 +5725,51 @@
     <w:lvl w:ilvl="7" w:tplc="D3BEB360">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E3ACDBE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CF50BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B68EB90"/>
     <w:lvl w:ilvl="0" w:tplc="94086574">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7DD0F9C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -5270,51 +5838,51 @@
     <w:lvl w:ilvl="7" w:tplc="33DE2E4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="274CD98C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F997357"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A789BAC"/>
     <w:lvl w:ilvl="0" w:tplc="A926A086">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D156648A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -5390,242 +5958,253 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8C145906">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="796335003">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2097163547">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="518928618">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1034311057">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1288967527">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="155998985">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="209650517">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="156195175">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1227766460">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="671296323">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="671296323">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="11" w16cid:durableId="833758287">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1814176821">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2012416483">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1726220290">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="109788249">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="970868695">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="164710697">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="35203270">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="109788249">
-[...5 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="164710697">
+  <w:num w:numId="19" w16cid:durableId="1947425255">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1225025055">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="552037656">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="923297053">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1260142375">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1415519002">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="917665713">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1260142375">
+  <w:num w:numId="26" w16cid:durableId="1422143904">
     <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005770A7"/>
     <w:rsid w:val="0000061A"/>
     <w:rsid w:val="00040E61"/>
     <w:rsid w:val="00075CD8"/>
     <w:rsid w:val="00076A60"/>
     <w:rsid w:val="000818DA"/>
     <w:rsid w:val="000A5A2A"/>
     <w:rsid w:val="000D5562"/>
     <w:rsid w:val="00111FF1"/>
     <w:rsid w:val="0011769B"/>
     <w:rsid w:val="00127167"/>
     <w:rsid w:val="00135753"/>
     <w:rsid w:val="001A44F1"/>
     <w:rsid w:val="001B5AA1"/>
     <w:rsid w:val="002602F8"/>
     <w:rsid w:val="002A435E"/>
     <w:rsid w:val="002B7CD0"/>
     <w:rsid w:val="002C4A59"/>
     <w:rsid w:val="002F5526"/>
     <w:rsid w:val="00316F58"/>
     <w:rsid w:val="003244BC"/>
     <w:rsid w:val="003256FF"/>
     <w:rsid w:val="003412A7"/>
     <w:rsid w:val="00350538"/>
     <w:rsid w:val="003E36BF"/>
+    <w:rsid w:val="003E6D75"/>
     <w:rsid w:val="003F689C"/>
     <w:rsid w:val="00455B3E"/>
     <w:rsid w:val="004A23F0"/>
     <w:rsid w:val="004B1513"/>
     <w:rsid w:val="004C2E6F"/>
     <w:rsid w:val="004D5D35"/>
     <w:rsid w:val="004E2AC2"/>
     <w:rsid w:val="0051097B"/>
     <w:rsid w:val="005410F3"/>
     <w:rsid w:val="005462E8"/>
     <w:rsid w:val="00562385"/>
     <w:rsid w:val="00573889"/>
     <w:rsid w:val="005738FC"/>
     <w:rsid w:val="005770A7"/>
     <w:rsid w:val="005A328F"/>
     <w:rsid w:val="005D6396"/>
     <w:rsid w:val="006042EF"/>
     <w:rsid w:val="0061607C"/>
     <w:rsid w:val="0063202F"/>
     <w:rsid w:val="00677C9F"/>
     <w:rsid w:val="0068234B"/>
     <w:rsid w:val="006B262C"/>
     <w:rsid w:val="00724815"/>
     <w:rsid w:val="007A0684"/>
     <w:rsid w:val="007C5CA1"/>
     <w:rsid w:val="007D7A58"/>
     <w:rsid w:val="00807277"/>
     <w:rsid w:val="008151A1"/>
     <w:rsid w:val="00897B47"/>
     <w:rsid w:val="008B4D9A"/>
     <w:rsid w:val="008C233C"/>
     <w:rsid w:val="008F0144"/>
     <w:rsid w:val="00911D68"/>
     <w:rsid w:val="0091429C"/>
+    <w:rsid w:val="009213F7"/>
     <w:rsid w:val="009850AB"/>
     <w:rsid w:val="009C45A8"/>
     <w:rsid w:val="00A14005"/>
     <w:rsid w:val="00A61A5B"/>
     <w:rsid w:val="00AC6714"/>
     <w:rsid w:val="00AF3066"/>
     <w:rsid w:val="00B05645"/>
     <w:rsid w:val="00B1387D"/>
     <w:rsid w:val="00B36864"/>
     <w:rsid w:val="00BD776A"/>
     <w:rsid w:val="00C401A3"/>
     <w:rsid w:val="00C72D15"/>
+    <w:rsid w:val="00C749F6"/>
     <w:rsid w:val="00C76EA2"/>
     <w:rsid w:val="00C822EF"/>
     <w:rsid w:val="00CB1C34"/>
     <w:rsid w:val="00D35205"/>
     <w:rsid w:val="00D607CB"/>
     <w:rsid w:val="00DA3046"/>
     <w:rsid w:val="00DA3F29"/>
     <w:rsid w:val="00DC15A3"/>
     <w:rsid w:val="00DD4076"/>
     <w:rsid w:val="00E17F87"/>
     <w:rsid w:val="00E37F15"/>
     <w:rsid w:val="00E61759"/>
     <w:rsid w:val="00ED2E95"/>
     <w:rsid w:val="00EE640C"/>
     <w:rsid w:val="00EF6FB2"/>
     <w:rsid w:val="00F24F12"/>
     <w:rsid w:val="00F25777"/>
     <w:rsid w:val="00F95FCA"/>
     <w:rsid w:val="00FA060C"/>
     <w:rsid w:val="00FA74C9"/>
     <w:rsid w:val="00FE391B"/>
     <w:rsid w:val="00FF0718"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -6209,51 +6788,51 @@
     <w:name w:val="Título 3 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="005770A7"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
     <w:name w:val="Título 4 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="005770A7"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="005770A7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cita">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitaCar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="0091429C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
       <w:ind w:left="864" w:right="864"/>
     </w:pPr>
     <w:rPr>
       <w:iCs/>
       <w:sz w:val="20"/>
@@ -8219,69 +8798,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB22045E-370A-428F-A2C5-90AACA5EF041}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1448</Words>
-  <Characters>8532</Characters>
+  <Words>1683</Words>
+  <Characters>9259</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>177</Lines>
-  <Paragraphs>86</Paragraphs>
+  <Lines>77</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9894</CharactersWithSpaces>
+  <CharactersWithSpaces>10921</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>