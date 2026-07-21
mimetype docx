--- v1 (2026-06-30)
+++ v2 (2026-07-21)
@@ -576,55 +576,66 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidRPr="007D7A58">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="007D7A58">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>purus ipsum, pretium metus, in lacinia nulla, nisl eget sapien.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E509989" w14:textId="50C988BA" w:rsidR="005770A7" w:rsidRPr="00455B3E" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:commentRangeStart w:id="4"/>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Introducción</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="4"/>
+      <w:r w:rsidR="00BC0812" w:rsidRPr="00455B3E">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:commentReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="586749FE" w14:textId="77777777" w:rsidR="0051097B" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Donec ut est in lectus consequat consequat. Etiam eget dui. Aliquam erat volutpat. Sed at lorem in nunc porta tristique. Proin nec augue. Quisque aliquam tempor magna. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Nunc ac magna. Maecenas odio dolor, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -659,75 +670,75 @@
         <w:t xml:space="preserve">Vivamus a mi. </w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Morbi neque. Aliquam erat volutpat. </w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Integer ultrices lobortis eros. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. Proin semper, ante vitae sollicitudin posuere, metus quam iaculis nibh, vitae scelerisque nunc massa eget pede. Sed velit urna, interdum vel, ultricies vel, faucibus at, quam. Donec elit est, consectetuer eget, consequat quis, tempus quis, wisi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18B93602" w14:textId="77777777" w:rsidR="005770A7" w:rsidRPr="001A44F1" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:pStyle w:val="Cita"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="4"/>
+      <w:commentRangeStart w:id="5"/>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">In in nunc. Class aptent taciti sociosqu ad litora torquent per conubia nostra, per inceptos hymenaeos. Donec ullamcorper fringilla eros. Fusce in sapien eu purus dapibus commodo. Cum sociis natoque penatibus et magnis dis parturient montes, nascetur ridiculus mus. </w:t>
       </w:r>
       <w:r w:rsidRPr="001A44F1">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Cras faucibus condimentum odio. Sed ac ligula. Aliquam at eros. Etiam at ligula et tellus ullamcorper ultrices. In fermentum, lorem non cursus porttitor, diam urna accumsan lacus, sed interdum wisi nibh nec nisl. Ut tincidunt volutpat urna. Mauris eleifend nulla eget mauris. Sed cursus quam id felis. Curabitur posuere quam vel nibh. </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="4"/>
+      <w:commentRangeEnd w:id="5"/>
       <w:r w:rsidR="00C822EF" w:rsidRPr="001A44F1">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:commentReference w:id="4"/>
+        <w:commentReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="60E0D23C" w14:textId="16D8DD94" w:rsidR="005770A7" w:rsidRPr="00455B3E" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Cras dapibus dapibus nisl. Vestibulum quis dolor a felis congue vehicula. Maecenas pede purus, tristique ac, tempus eget, egestas quis, mauris. Curabitur non eros. Nullam hendrerit bibendum justo. Fusce iaculis, est quis lacinia pretium, pede metus molestie lacus, at gravida wisi ante at libero.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53F4DD7E" w14:textId="77777777" w:rsidR="005770A7" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:pStyle w:val="Listaconvietas"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -900,62 +911,62 @@
       </w:r>
       <w:r w:rsidR="005770A7">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>quis, libero</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FF20F79" w14:textId="77777777" w:rsidR="00897B47" w:rsidRDefault="00897B47" w:rsidP="00897B47">
       <w:pPr>
         <w:pStyle w:val="Listaconnmeros"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="795ADC3E" w14:textId="38741849" w:rsidR="005770A7" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
-      <w:commentRangeStart w:id="5"/>
+      <w:commentRangeStart w:id="6"/>
       <w:r>
         <w:t>Metodología</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="5"/>
+      <w:commentRangeEnd w:id="6"/>
       <w:r w:rsidR="00897B47">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:commentReference w:id="5"/>
+        <w:commentReference w:id="6"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DAF7853" w14:textId="70000A31" w:rsidR="0051097B" w:rsidRDefault="003256FF" w:rsidP="003256FF">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Aliquam nonummy adipiscing augue. Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. Fusce posuere, magna sed pulvinar ultricies, purus lectus </w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">malesuada libero, sit amet commodo magna eros quis urna. Nunc viverra imperdiet enim. </w:t>
       </w:r>
       <w:r>
@@ -966,62 +977,62 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4994" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7944"/>
         <w:gridCol w:w="883"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED2E95" w14:paraId="09FCFAB6" w14:textId="77777777" w:rsidTr="00D553B1">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DB6ED2A" w14:textId="77777777" w:rsidR="00ED2E95" w:rsidRPr="0055742B" w:rsidRDefault="00ED2E95" w:rsidP="0055742B">
             <w:pPr>
               <w:pStyle w:val="Ecuacintexto"/>
             </w:pPr>
-            <w:commentRangeStart w:id="6"/>
+            <w:commentRangeStart w:id="7"/>
             <w:r>
               <w:t>A + B + C = D</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="6"/>
+            <w:commentRangeEnd w:id="7"/>
             <w:r w:rsidRPr="0055742B">
               <w:rPr>
                 <w:rStyle w:val="Refdecomentario"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:commentReference w:id="6"/>
+              <w:commentReference w:id="7"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DB52944" w14:textId="77777777" w:rsidR="00ED2E95" w:rsidRDefault="00ED2E95">
             <w:pPr>
               <w:pStyle w:val="Ecuacinnmero"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58D469EE" w14:textId="549082F8" w:rsidR="005770A7" w:rsidRPr="00455B3E" w:rsidRDefault="003256FF" w:rsidP="004E2AC2">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005770A7">
         <w:rPr>
@@ -1038,68 +1049,68 @@
         <w:t>Ut nonummy. Fusce aliquet pede non pede. Suspendisse dapibus lorem pellentesque magna. Integer nulla. Donec blandit feugiat ligula.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="778100B0" w14:textId="34B3C7AD" w:rsidR="003256FF" w:rsidRPr="00455B3E" w:rsidRDefault="003256FF" w:rsidP="003256FF">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Donec hendrerit, felis et imperdiet euismod, purus ipsum pretium metus, in lacinia nulla nisl eget sapien. Donec ut est in lectus consequat consequat. Etiam eget dui. Aliquam erat volutpat. Sed at lorem in nunc porta tristique. Proin nec augue. Quisque aliquam tempor magna. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33EDB998" w14:textId="1E58BDBD" w:rsidR="003256FF" w:rsidRPr="00455B3E" w:rsidRDefault="003256FF" w:rsidP="003256FF">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="7"/>
+      <w:commentRangeStart w:id="8"/>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Tabla 1</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="7"/>
+      <w:commentRangeEnd w:id="8"/>
       <w:r w:rsidR="00F95FCA" w:rsidRPr="00455B3E">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:commentReference w:id="7"/>
+        <w:commentReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>. Título de tabla</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablanormal1"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1583"/>
         <w:gridCol w:w="1471"/>
         <w:gridCol w:w="1471"/>
         <w:gridCol w:w="1473"/>
         <w:gridCol w:w="1475"/>
         <w:gridCol w:w="1355"/>
       </w:tblGrid>
       <w:tr w:rsidR="003256FF" w:rsidRPr="00D607CB" w14:paraId="445227EC" w14:textId="77777777" w:rsidTr="00D607CB">
         <w:trPr>
@@ -1607,461 +1618,461 @@
         </w:rPr>
         <w:t xml:space="preserve">Cras faucibus condimentum odio. </w:t>
       </w:r>
       <w:r w:rsidRPr="005770A7">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Sed ac ligula. Aliquam at eros. Etiam at ligula et tellus ullamcorper ultrices. In fermentum, lorem non cursus porttitor, diam urna accumsan lacus, sed interdum wisi nibh nec nisl. Ut tincidunt volutpat urna. </w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Mauris eleifend nulla eget mauris. Sed cursus quam id felis. Curabitur posuere quam vel nibh. Cras dapibus dapibus nisl. Vestibulum quis dolor a felis congue vehicula. Maecenas pede purus, tristique ac, tempus eget, egestas quis, mauris. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30A6EEC4" w14:textId="3F8A24F7" w:rsidR="005770A7" w:rsidRPr="00455B3E" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="8"/>
+      <w:commentRangeStart w:id="9"/>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Resultados </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="8"/>
+      <w:commentRangeEnd w:id="9"/>
       <w:r w:rsidR="00CB1C34" w:rsidRPr="00455B3E">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:commentReference w:id="8"/>
+        <w:commentReference w:id="9"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="108B1535" w14:textId="63AB050A" w:rsidR="003256FF" w:rsidRPr="00455B3E" w:rsidRDefault="003256FF" w:rsidP="003256FF">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusce iaculis, est quis lacinia pretium, pede metus molestie lacus, at gravida wisi ante at libero. Quisque ornare placerat risus. </w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Ut molestie magna at mi. Integer aliquet mauris et nibh. Ut mattis ligula posuere velit. Nunc sagittis. Curabitur varius fringilla nisl. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32499F83" w14:textId="07264ED5" w:rsidR="000A5A2A" w:rsidRPr="00455B3E" w:rsidRDefault="000A5A2A" w:rsidP="000A5A2A">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Donec blandit feugiat ligula. Donec hendrerit, felis et imperdiet euismod, purus ipsum pretium metus, in lacinia nulla nisl eget sapien. Donec ut est in lectus consequat consequat. Etiam eget dui. Aliquam erat volutpat. Sed at lorem in nunc porta tristique. Proin nec augue. Quisque aliquam tempor magna. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B45C01" w14:textId="77777777" w:rsidR="000A5A2A" w:rsidRDefault="000A5A2A" w:rsidP="000A5A2A">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="9"/>
+      <w:commentRangeStart w:id="10"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43687280" wp14:editId="31BDEFEE">
             <wp:extent cx="5486400" cy="2160000"/>
             <wp:effectExtent l="0" t="0" r="0" b="12065"/>
             <wp:docPr id="1" name="Gráfico 1"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:commentRangeEnd w:id="9"/>
+      <w:commentRangeEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:commentReference w:id="9"/>
+        <w:commentReference w:id="10"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123A6D08" w14:textId="77777777" w:rsidR="000A5A2A" w:rsidRDefault="000A5A2A" w:rsidP="000A5A2A">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="10"/>
+      <w:commentRangeStart w:id="11"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Figura</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="10"/>
+      <w:commentRangeEnd w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:commentReference w:id="10"/>
+        <w:commentReference w:id="11"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Título de la figura</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66757723" w14:textId="77777777" w:rsidR="000A5A2A" w:rsidRDefault="000A5A2A" w:rsidP="000A5A2A">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Fuente: elaboración propia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D6316A" w14:textId="6B394244" w:rsidR="003256FF" w:rsidRPr="00455B3E" w:rsidRDefault="003256FF" w:rsidP="003256FF">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Donec nulla augue, venenatis scelerisque, dapibus a, consequat at, leo. Pellentesque libero lectus, tristique ac, consectetuer sit amet, imperdiet ut, justo. Sed aliquam odio vitae tortor. Proin hendrerit tempus arcu. In hac habitasse platea dictumst. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31B8EC07" w14:textId="46A71B23" w:rsidR="005770A7" w:rsidRPr="00455B3E" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="11"/>
+      <w:commentRangeStart w:id="12"/>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Discusión</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="11"/>
+      <w:commentRangeEnd w:id="12"/>
       <w:r w:rsidR="00B05645" w:rsidRPr="00455B3E">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:commentReference w:id="11"/>
+        <w:commentReference w:id="12"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FA7D669" w14:textId="5FB2B2BB" w:rsidR="0051097B" w:rsidRDefault="003256FF" w:rsidP="003256FF">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Nunc lacus metus, posuere eget, lacinia eu, varius quis, libero. </w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Aliquam nonummy adipiscing augue. Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Fusce posuere, magna sed pulvinar ultricies, purus lectus malesuada libero. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13C8DBDE" w14:textId="1C775136" w:rsidR="005770A7" w:rsidRPr="00075CD8" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
-      <w:commentRangeStart w:id="12"/>
+      <w:commentRangeStart w:id="13"/>
       <w:r w:rsidRPr="00075CD8">
         <w:t>Conclusiones</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="12"/>
+      <w:commentRangeEnd w:id="13"/>
       <w:r w:rsidR="00CB1C34" w:rsidRPr="00075CD8">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:commentReference w:id="12"/>
+        <w:commentReference w:id="13"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F190BFF" w14:textId="0EB012B5" w:rsidR="0051097B" w:rsidRDefault="003256FF" w:rsidP="003256FF">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677C9F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Din lacinia nulla nisl eget sapien. </w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Donec ut est in lectus consequat consequat. Etiam eget dui. Aliquam erat volutpat. Sed at lorem in nunc porta tristique. Proin nec augue. Quisque aliquam tempor magna. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="376E3C29" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="13"/>
+      <w:commentRangeStart w:id="14"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiación </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="13"/>
+      <w:commentRangeEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:commentReference w:id="13"/>
+        <w:commentReference w:id="14"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B06C1F8" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677C9F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Din lacinia nulla nisl eget sapien. </w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Donec ut est in lectus consequat consequat. Etiam eget dui. Aliquam erat volutpat. Sed at lorem in nunc porta tristique. Proin nec augue. Quisque aliquam tempor magna. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D4C0F19" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Conflicto de interés</w:t>
       </w:r>
-      <w:commentRangeStart w:id="14"/>
+      <w:commentRangeStart w:id="15"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="14"/>
+      <w:commentRangeEnd w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:commentReference w:id="14"/>
+        <w:commentReference w:id="15"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="19EC2147" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677C9F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Din lacinia nulla nisl eget sapien. </w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Donec ut est in lectus consequat consequat. Etiam eget dui. Aliquam erat volutpat. Sed at lorem in nunc porta tristique. Proin nec augue. Quisque aliquam tempor magna. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12C5698D" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Declaración de uso de IA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A6F0803" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRPr="00C36C51" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="15"/>
+      <w:commentRangeStart w:id="16"/>
       <w:r w:rsidRPr="00677C9F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Din lacinia nulla nisl eget sapien. </w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Donec ut est in lectus consequat consequat. Etiam eget dui. Aliquam erat volutpat. Sed at lorem in nunc porta tristique. Proin nec augue. Quisque aliquam tempor magna. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="15"/>
+      <w:commentRangeEnd w:id="16"/>
       <w:r w:rsidRPr="00C36C51">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:commentReference w:id="15"/>
+        <w:commentReference w:id="16"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="21D65B03" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRPr="00455B3E" w:rsidRDefault="003E6D75" w:rsidP="003256FF">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28734428" w14:textId="0C4BBE85" w:rsidR="005770A7" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
-      <w:commentRangeStart w:id="16"/>
+      <w:commentRangeStart w:id="17"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Referencias</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="16"/>
+      <w:commentRangeEnd w:id="17"/>
       <w:r w:rsidR="005A328F">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:commentReference w:id="16"/>
+        <w:commentReference w:id="17"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="68F72665" w14:textId="77777777" w:rsidR="005738FC" w:rsidRPr="00B11909" w:rsidRDefault="005738FC" w:rsidP="005738FC">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00417CF2">
         <w:t>Mosquera Rubio, J. M. (2024). Trabajo infantil: un reto institucional en el Caquetá. </w:t>
       </w:r>
       <w:r w:rsidRPr="00417CF2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Nova Et Vetera</w:t>
       </w:r>
       <w:r w:rsidRPr="00417CF2">
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00417CF2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>33</w:t>
@@ -2301,204 +2312,198 @@
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Indicar el tipo de artículo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DFDD52E" w14:textId="77777777" w:rsidR="00127167" w:rsidRDefault="00127167" w:rsidP="00127167">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106AD616" w14:textId="77777777" w:rsidR="00127167" w:rsidRDefault="00127167" w:rsidP="00127167">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Agregar el orcid y correo electrónico de los autores.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="1" w:author="Autor" w:initials="A">
-    <w:p w14:paraId="0DFEA4D6" w14:textId="69CB7971" w:rsidR="004E2AC2" w:rsidRDefault="002602F8" w:rsidP="004E2AC2">
+    <w:p w14:paraId="5239C2CA" w14:textId="77777777" w:rsidR="00033C11" w:rsidRDefault="002602F8" w:rsidP="00033C11">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="004E2AC2">
-[...8 lines deleted...]
-      <w:r w:rsidR="004E2AC2">
+      <w:r w:rsidR="00033C11">
+        <w:t xml:space="preserve">Se deben agregar los roles que tuvo cada uno de los autores en la realización del artículo, a partir de los establecidos por la </w:t>
+      </w:r>
+      <w:r w:rsidR="00033C11">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">taxonomía CRediT: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D064C40" w14:textId="77777777" w:rsidR="004E2AC2" w:rsidRDefault="004E2AC2" w:rsidP="004E2AC2">
+    <w:p w14:paraId="0CF298DA" w14:textId="77777777" w:rsidR="00033C11" w:rsidRDefault="00033C11" w:rsidP="00033C11">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A26B4B1" w14:textId="77777777" w:rsidR="004E2AC2" w:rsidRDefault="004E2AC2" w:rsidP="004E2AC2">
+    <w:p w14:paraId="3A26B4B1" w14:textId="77777777" w:rsidR="00033C11" w:rsidRDefault="00033C11" w:rsidP="00033C11">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Conceptualización</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
         <w:t>Curación de datos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
-        <w:t>Análisis formal – técnicas estadísticas, análisis de datos</w:t>
+        <w:t>Análisis formal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
         <w:t>Adquisición de fondos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
-        <w:t>Investigación – proceso de investigación</w:t>
+        <w:t>Investigación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
-        <w:t>Metodología – diseño y desarrollo</w:t>
+        <w:t>Metodología</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
-        <w:t>Administración del proyecto – gestión y coordinación</w:t>
+        <w:t>Administración del proyecto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
-        <w:t>Recursos – suministro de materiales de estudio</w:t>
+        <w:t>Recursos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
-        <w:t>Software – programación, diseño e implementación</w:t>
+        <w:t>Software</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
-        <w:t>Supervisión y liderazgo en la planificación</w:t>
+        <w:t>Supervisión</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
-        <w:t>Validación - verificación</w:t>
+        <w:t>Validación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
-        <w:t>Visualización – presentación de datos</w:t>
+        <w:t>Visualización</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
-        <w:t>Redacción – documento original</w:t>
+        <w:t>Redacción – borrador original</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Redacción – revisión y edición </w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="2" w:author="Autor" w:initials="A">
-    <w:p w14:paraId="5FB8B36A" w14:textId="77777777" w:rsidR="007A0684" w:rsidRDefault="00EE640C" w:rsidP="007A0684">
+    <w:p w14:paraId="5FB8B36A" w14:textId="6294DE2C" w:rsidR="007A0684" w:rsidRDefault="00EE640C" w:rsidP="007A0684">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="007A0684">
         <w:t xml:space="preserve">El resumen debe tener máximo 200 palabras y su traducción a inglés. </w:t>
       </w:r>
       <w:r w:rsidR="007A0684">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>En el caso de los artículos de investigación y revisión</w:t>
       </w:r>
       <w:r w:rsidR="007A0684">
         <w:t>, el resumen debe ser analítico; es decir, incluir de manera explícita la problemática, el objetivo de la investigación, la metodología empleada, los principales resultados y la conclusión.</w:t>
       </w:r>
     </w:p>
   </w:comment>
@@ -2567,66 +2572,83 @@
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>https://vocabularyserver.com/unbis/es/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="68E3058C" w14:textId="03AE3100" w:rsidR="005462E8" w:rsidRDefault="00807277" w:rsidP="00807277">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidRPr="00C15008">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>http://vocabularios.saij.gob.ar/inap/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:comment>
   <w:comment w:id="4" w:author="Autor" w:initials="A">
-    <w:p w14:paraId="6638DF7F" w14:textId="3B6BADE3" w:rsidR="00C822EF" w:rsidRDefault="00C822EF">
+    <w:p w14:paraId="5489CB7E" w14:textId="7CD84D06" w:rsidR="00BC0812" w:rsidRDefault="00BC0812" w:rsidP="00BC0812">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Las citas literales de más de 40 palabras deben ir en un párrafo aparte, con un puntaje de letra menor y margen aumentada en ambos lados. </w:t>
+        <w:t>Este apartado debe incluir la introducción al tema, estado del arte introductorio, el objetivo de la investigación y la estructura del articulo.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="5" w:author="Autor" w:initials="A">
+    <w:p w14:paraId="6638DF7F" w14:textId="3B6BADE3" w:rsidR="00C822EF" w:rsidRDefault="00C822EF">
+      <w:pPr>
+        <w:pStyle w:val="Textocomentario"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Las citas literales de más de 40 palabras deben ir en un párrafo aparte, con un puntaje de letra menor y margen aumentada en ambos lados. </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="6" w:author="Autor" w:initials="A">
     <w:p w14:paraId="1BC1D6E1" w14:textId="77777777" w:rsidR="00111FF1" w:rsidRDefault="00897B47" w:rsidP="00111FF1">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00111FF1">
         <w:t>Esta sección debe incluir lo siguiente:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="765D2487" w14:textId="77777777" w:rsidR="00111FF1" w:rsidRDefault="00111FF1" w:rsidP="00111FF1">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2717,100 +2739,100 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Software utilizado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41906DA8" w14:textId="77777777" w:rsidR="00111FF1" w:rsidRDefault="00111FF1" w:rsidP="00111FF1">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Subpreguntas que guiaron tanto la búsqueda como el análisis de la información. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="6" w:author="Autor" w:initials="A">
+  <w:comment w:id="7" w:author="Autor" w:initials="A">
     <w:p w14:paraId="023E2F88" w14:textId="662B61B5" w:rsidR="00ED2E95" w:rsidRDefault="00ED2E95">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:t xml:space="preserve">Las ecuaciones se insertan dentro de una tabla como esta y se numeran en el costado derecho. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="7" w:author="Autor" w:initials="A">
+  <w:comment w:id="8" w:author="Autor" w:initials="A">
     <w:p w14:paraId="46887A2B" w14:textId="77777777" w:rsidR="00F95FCA" w:rsidRDefault="00F95FCA">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Trátese de datos cuantitativos o cualitativos, este tipo de recursos se debe </w:t>
       </w:r>
       <w:r w:rsidR="00573889">
         <w:t xml:space="preserve">numerar </w:t>
       </w:r>
       <w:r>
         <w:t>como tabla, asignar un título, citar en el cuerpo del texto y declarar la fuente. Si es de los autores, se escribe “elaboración propia”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="700C1BC9" w14:textId="0B51AA4E" w:rsidR="00573889" w:rsidRDefault="00573889">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">En todos los casos, debe enviar la tabla editable, bien sea en el mismo archivo de Word o en Excel. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="8" w:author="Autor" w:initials="A">
+  <w:comment w:id="9" w:author="Autor" w:initials="A">
     <w:p w14:paraId="6A1E2DD1" w14:textId="77777777" w:rsidR="009850AB" w:rsidRDefault="00CB1C34" w:rsidP="009850AB">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="009850AB">
         <w:t xml:space="preserve">En esta sección se presenta la síntesis de la literatura revisada. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22D08C7C" w14:textId="77777777" w:rsidR="009850AB" w:rsidRDefault="009850AB" w:rsidP="009850AB">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2835,151 +2857,151 @@
         <w:pStyle w:val="Textocomentario"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Patrones y tendencias identificadas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55B1E467" w14:textId="77777777" w:rsidR="009850AB" w:rsidRDefault="009850AB" w:rsidP="009850AB">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Vacíos y limitaciones de la evidencia existente.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="9" w:author="Autor" w:initials="A">
+  <w:comment w:id="10" w:author="Autor" w:initials="A">
     <w:p w14:paraId="4CF8D236" w14:textId="773235B8" w:rsidR="000A5A2A" w:rsidRDefault="000A5A2A" w:rsidP="000A5A2A">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Todas las figuras deben llegar editables (en Excel o PowerPoint) o en buena calidad (con resolución de 300 DPI), en formatos JPG, PNG, SVG, EPS, AI, etc.</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Trátese de diagramas, fotografías, ilustraciones o mapas, por mencionar algunos casos, se debe usar el rótulo Figura, que debe ir numerada, con título y citada en el cuerpo del texto. Así mismo, se debe citar la fuente o declarar si es de elaboración propia. </w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="11" w:author="Autor" w:initials="A">
+    <w:p w14:paraId="00A5311F" w14:textId="77777777" w:rsidR="000A5A2A" w:rsidRDefault="000A5A2A" w:rsidP="000A5A2A">
+      <w:pPr>
+        <w:pStyle w:val="Textocomentario"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Trátese de diagramas, fotografías, ilustraciones o mapas, por mencionar algunos casos, se debe usar el rótulo Figura, que debe ir numerada, con título y citada en el cuerpo del texto. Así mismo, se debe citar la fuente o declarar si es de elaboración propia. </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="12" w:author="Autor" w:initials="A">
     <w:p w14:paraId="128ECEAF" w14:textId="77777777" w:rsidR="009850AB" w:rsidRDefault="00B05645" w:rsidP="009850AB">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="009850AB">
         <w:t xml:space="preserve">En esta sección se interpretan los hallazgos, se contrastan con teorías, se proponen explicaciones y se señalan implicaciones. En caso que se mencionen subpreguntas anteriormente, aquí se puede hacer reflexiones en torno a estas. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="12" w:author="Autor" w:initials="A">
+  <w:comment w:id="13" w:author="Autor" w:initials="A">
     <w:p w14:paraId="28A9A795" w14:textId="77777777" w:rsidR="009850AB" w:rsidRDefault="00CB1C34" w:rsidP="009850AB">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="009850AB">
         <w:t>Incluir: alcances, limitaciones y nuevas investigaciones.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="13" w:author="Autor" w:initials="A">
+  <w:comment w:id="14" w:author="Autor" w:initials="A">
     <w:p w14:paraId="509320FF" w14:textId="02E057DC" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="00CE3CFD">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Esta sección debe incluir la entidad(es) que financió el proyecto, a qué proyecto pertenece.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="14" w:author="Autor" w:initials="A">
+  <w:comment w:id="15" w:author="Autor" w:initials="A">
     <w:p w14:paraId="3765C289" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="00CE3CFD">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Esta sección debe incluir si existen o no conflictos de interés.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="15" w:author="Autor" w:initials="A">
+  <w:comment w:id="16" w:author="Autor" w:initials="A">
     <w:p w14:paraId="55E4CAD3" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Los autores deben declarar si usaron o no IA para el desarrollo del manuscrito. De haberla utilizado, se debe agregar lo solicitado en nuestra polítcia de uso de IA:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4545DE50" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3003,229 +3025,231 @@
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>La finalidad específica para la cual se empleó la herramienta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E05383A" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Una descripción de los productos generados por la IA que fueron incorporados al manuscrito.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="16" w:author="Autor" w:initials="A">
-    <w:p w14:paraId="01B5EC5F" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="005A328F" w:rsidP="003E6D75">
+  <w:comment w:id="17" w:author="Autor" w:initials="A">
+    <w:p w14:paraId="73049FCC" w14:textId="77777777" w:rsidR="00797814" w:rsidRDefault="005A328F" w:rsidP="00797814">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="003E6D75">
+      <w:r w:rsidR="00797814">
         <w:t xml:space="preserve">Los artículos de revisión deben incluir mínimo 50 referencias. Al menos el 80 % de las referencias deben ser de los últimos 10 años; y mínimo el </w:t>
       </w:r>
-      <w:r w:rsidR="003E6D75">
+      <w:r w:rsidR="00797814">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>50 %,  de tres años previos a la fecha de presentación del manuscrito</w:t>
       </w:r>
-      <w:r w:rsidR="003E6D75">
+      <w:r w:rsidR="00797814">
         <w:t xml:space="preserve">. El sistema de citación y referencias debe ser APA 7.ª edición. Para citar material legal como constituciones, decretos, leyes, entre otros, se puede usar el </w:t>
       </w:r>
-      <w:r w:rsidR="003E6D75">
+      <w:r w:rsidR="00797814">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Bluebook</w:t>
       </w:r>
-      <w:r w:rsidR="003E6D75">
+      <w:r w:rsidR="00797814">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B39A312" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
+    <w:p w14:paraId="13733937" w14:textId="77777777" w:rsidR="00797814" w:rsidRDefault="00797814" w:rsidP="00797814">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">En los siguientes enlaces puede consultar versiones abreviadas de APA: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D31C9FA" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
+    <w:p w14:paraId="4666C03B" w14:textId="77777777" w:rsidR="00797814" w:rsidRDefault="00797814" w:rsidP="00797814">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="006F2D85">
+        <w:r w:rsidRPr="00645CB9">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>APA Style</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A1E3D88" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
+    <w:p w14:paraId="6EE97BAF" w14:textId="77777777" w:rsidR="00797814" w:rsidRDefault="00797814" w:rsidP="00797814">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="006F2D85">
+        <w:r w:rsidRPr="00645CB9">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>Manual de citas y referencias</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="252B6FB6" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
+    <w:p w14:paraId="0E3AEA21" w14:textId="77777777" w:rsidR="00797814" w:rsidRDefault="00797814" w:rsidP="00797814">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>En este enlace se puede consultar un manual para combinar APA y Bluebook:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6962C6" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
+    <w:p w14:paraId="0534A9B7" w14:textId="77777777" w:rsidR="00797814" w:rsidRDefault="00797814" w:rsidP="00797814">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="006F2D85">
+        <w:r w:rsidRPr="00645CB9">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>Guía para la elaboración de ensayos y citación</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D10014A" w14:textId="77777777" w:rsidR="003E6D75" w:rsidRDefault="003E6D75" w:rsidP="003E6D75">
+    <w:p w14:paraId="2D10014A" w14:textId="77777777" w:rsidR="00797814" w:rsidRDefault="00797814" w:rsidP="00797814">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">En todo caso, se recomienda usar gestores bibliográficos como Zotero o Mendeley. </w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="106AD616" w15:done="0"/>
   <w15:commentEx w15:paraId="3A26B4B1" w15:done="0"/>
   <w15:commentEx w15:paraId="5FB8B36A" w15:done="0"/>
   <w15:commentEx w15:paraId="68E3058C" w15:done="0"/>
+  <w15:commentEx w15:paraId="5489CB7E" w15:done="0"/>
   <w15:commentEx w15:paraId="6638DF7F" w15:done="0"/>
   <w15:commentEx w15:paraId="41906DA8" w15:done="0"/>
   <w15:commentEx w15:paraId="023E2F88" w15:done="0"/>
   <w15:commentEx w15:paraId="700C1BC9" w15:done="0"/>
   <w15:commentEx w15:paraId="55B1E467" w15:done="0"/>
   <w15:commentEx w15:paraId="4CF8D236" w15:done="0"/>
   <w15:commentEx w15:paraId="00A5311F" w15:done="0"/>
   <w15:commentEx w15:paraId="128ECEAF" w15:done="0"/>
   <w15:commentEx w15:paraId="28A9A795" w15:done="0"/>
   <w15:commentEx w15:paraId="509320FF" w15:done="0"/>
   <w15:commentEx w15:paraId="3765C289" w15:done="0"/>
   <w15:commentEx w15:paraId="3E05383A" w15:done="0"/>
   <w15:commentEx w15:paraId="2D10014A" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="106AD616" w16cid:durableId="2835A328"/>
   <w16cid:commentId w16cid:paraId="3A26B4B1" w16cid:durableId="63FD14CB"/>
   <w16cid:commentId w16cid:paraId="5FB8B36A" w16cid:durableId="2835A30D"/>
   <w16cid:commentId w16cid:paraId="68E3058C" w16cid:durableId="2835A345"/>
+  <w16cid:commentId w16cid:paraId="5489CB7E" w16cid:durableId="5DAA041D"/>
   <w16cid:commentId w16cid:paraId="6638DF7F" w16cid:durableId="2835A56E"/>
   <w16cid:commentId w16cid:paraId="41906DA8" w16cid:durableId="1454717D"/>
   <w16cid:commentId w16cid:paraId="023E2F88" w16cid:durableId="2835A2BF"/>
   <w16cid:commentId w16cid:paraId="700C1BC9" w16cid:durableId="28359676"/>
   <w16cid:commentId w16cid:paraId="55B1E467" w16cid:durableId="1A9BAF16"/>
   <w16cid:commentId w16cid:paraId="4CF8D236" w16cid:durableId="283595BB"/>
   <w16cid:commentId w16cid:paraId="00A5311F" w16cid:durableId="28359620"/>
   <w16cid:commentId w16cid:paraId="128ECEAF" w16cid:durableId="04F080DB"/>
   <w16cid:commentId w16cid:paraId="28A9A795" w16cid:durableId="27D2FEC0"/>
   <w16cid:commentId w16cid:paraId="509320FF" w16cid:durableId="01685CFC"/>
   <w16cid:commentId w16cid:paraId="3765C289" w16cid:durableId="1C8D105C"/>
   <w16cid:commentId w16cid:paraId="3E05383A" w16cid:durableId="65C8BEAF"/>
   <w16cid:commentId w16cid:paraId="2D10014A" w16cid:durableId="2835938B"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62E3E65F" w14:textId="77777777" w:rsidR="00C749F6" w:rsidRDefault="00C749F6" w:rsidP="00455B3E">
+    <w:p w14:paraId="6F44DFE9" w14:textId="77777777" w:rsidR="00BA7F41" w:rsidRDefault="00BA7F41" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A547275" w14:textId="77777777" w:rsidR="00C749F6" w:rsidRDefault="00C749F6" w:rsidP="00455B3E">
+    <w:p w14:paraId="2E079B2A" w14:textId="77777777" w:rsidR="00BA7F41" w:rsidRDefault="00BA7F41" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3250,61 +3274,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C2B51E1" w14:textId="77777777" w:rsidR="00C749F6" w:rsidRDefault="00C749F6" w:rsidP="00455B3E">
+    <w:p w14:paraId="261E95F2" w14:textId="77777777" w:rsidR="00BA7F41" w:rsidRDefault="00BA7F41" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B9A0E7D" w14:textId="77777777" w:rsidR="00C749F6" w:rsidRDefault="00C749F6" w:rsidP="00455B3E">
+    <w:p w14:paraId="6E28FF46" w14:textId="77777777" w:rsidR="00BA7F41" w:rsidRDefault="00BA7F41" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="22F87A07" w14:textId="2C1DEC44" w:rsidR="002602F8" w:rsidRDefault="002602F8">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E2AC2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E2AC2" w:rsidRPr="004E2AC2">
         <w:t xml:space="preserve">Último título obtenido, filiación </w:t>
       </w:r>
@@ -4031,50 +4055,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5E5A34A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C982894"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F800AB6C"/>
+    <w:lvl w:ilvl="0" w:tplc="C840BDEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="821CE800">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E90613B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2C843C92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="329866B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DBE09D6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="01289ED6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08D083EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="331876CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20A46935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C4AA5F5C"/>
     <w:lvl w:ilvl="0" w:tplc="C5108982">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C1567404">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -4143,51 +4280,51 @@
     <w:lvl w:ilvl="7" w:tplc="ADBED84C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8FF40ED2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26AE1BEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F640A4E"/>
     <w:lvl w:ilvl="0" w:tplc="CF080B64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="45A64F20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -4256,51 +4393,51 @@
     <w:lvl w:ilvl="7" w:tplc="6DF25350">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="905CBEEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27D608DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82102160"/>
     <w:lvl w:ilvl="0" w:tplc="C142BD5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DE749D88">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -4369,51 +4506,51 @@
     <w:lvl w:ilvl="7" w:tplc="1EAAE6AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="96E68322">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29BB287F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78BE7A9A"/>
     <w:lvl w:ilvl="0" w:tplc="097ADBD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5DCE3258">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -4482,51 +4619,164 @@
     <w:lvl w:ilvl="7" w:tplc="1CD221BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A3B02636">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BE21DE1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CCCC6DFA"/>
+    <w:lvl w:ilvl="0" w:tplc="AC5E09FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="678002F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4F1EB5A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="522E308E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="00724EAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E66AFBC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="94F64652">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4CC0D7A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AC804A12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D233847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B0CB94A"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4595,51 +4845,51 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4368255C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F73C5FE6"/>
     <w:lvl w:ilvl="0" w:tplc="8EC0D12C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1EE0EAEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -4708,51 +4958,51 @@
     <w:lvl w:ilvl="7" w:tplc="DD801096">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CE44B9E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="449F3ACF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C95695A6"/>
     <w:lvl w:ilvl="0" w:tplc="8E48CE90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1F3E113A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -4821,51 +5071,51 @@
     <w:lvl w:ilvl="7" w:tplc="9D485B30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C9D8DAD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B3C0A98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F721A56"/>
     <w:lvl w:ilvl="0" w:tplc="9CDE95EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="412EF498">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -4934,51 +5184,51 @@
     <w:lvl w:ilvl="7" w:tplc="11E01756">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C3C88700">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="557F43C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3BA0C516"/>
     <w:lvl w:ilvl="0" w:tplc="97BA306A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AB9E79C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -5047,51 +5297,51 @@
     <w:lvl w:ilvl="7" w:tplc="83CC8A9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DC949EC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59500D96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50CC1418"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5160,51 +5410,51 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B31393E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A76C996"/>
     <w:lvl w:ilvl="0" w:tplc="1524881C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1206B47E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -5273,51 +5523,51 @@
     <w:lvl w:ilvl="7" w:tplc="A5C4EE3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BABC6CB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5ED609AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C60F41C"/>
     <w:lvl w:ilvl="0" w:tplc="9D600144">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F842A2B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -5386,51 +5636,51 @@
     <w:lvl w:ilvl="7" w:tplc="A056A75A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9C725E32">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="737C3616"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3322102A"/>
     <w:lvl w:ilvl="0" w:tplc="5DD67896">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8AEAC950">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -5499,51 +5749,51 @@
     <w:lvl w:ilvl="7" w:tplc="C8D08BD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4C8ABF3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="765D2DEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAF0DD30"/>
     <w:lvl w:ilvl="0" w:tplc="2F8A428A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FC1699E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -5612,51 +5862,51 @@
     <w:lvl w:ilvl="7" w:tplc="84CE506E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="229E88E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B524593"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96F0DDF0"/>
     <w:lvl w:ilvl="0" w:tplc="C72A0908">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D3F601C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -5725,51 +5975,51 @@
     <w:lvl w:ilvl="7" w:tplc="D3BEB360">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E3ACDBE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CF50BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B68EB90"/>
     <w:lvl w:ilvl="0" w:tplc="94086574">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7DD0F9C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -5838,51 +6088,51 @@
     <w:lvl w:ilvl="7" w:tplc="33DE2E4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="274CD98C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F997357"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A789BAC"/>
     <w:lvl w:ilvl="0" w:tplc="A926A086">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D156648A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -5958,262 +6208,275 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8C145906">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="796335003">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2097163547">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="518928618">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1034311057">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1288967527">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="155998985">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="209650517">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="156195175">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1227766460">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="671296323">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="833758287">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1814176821">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2012416483">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1726220290">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="109788249">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="970868695">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="164710697">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="35203270">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1947425255">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1225025055">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="552037656">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="923297053">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1260142375">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1415519002">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="917665713">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1422143904">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="33504637">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="449514110">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005770A7"/>
     <w:rsid w:val="0000061A"/>
+    <w:rsid w:val="00033C11"/>
     <w:rsid w:val="00040E61"/>
     <w:rsid w:val="00075CD8"/>
     <w:rsid w:val="00076A60"/>
     <w:rsid w:val="000818DA"/>
     <w:rsid w:val="000A5A2A"/>
     <w:rsid w:val="000D5562"/>
     <w:rsid w:val="00111FF1"/>
     <w:rsid w:val="0011769B"/>
     <w:rsid w:val="00127167"/>
     <w:rsid w:val="00135753"/>
     <w:rsid w:val="001A44F1"/>
     <w:rsid w:val="001B5AA1"/>
     <w:rsid w:val="002602F8"/>
     <w:rsid w:val="002A435E"/>
     <w:rsid w:val="002B7CD0"/>
     <w:rsid w:val="002C4A59"/>
+    <w:rsid w:val="002C647F"/>
     <w:rsid w:val="002F5526"/>
     <w:rsid w:val="00316F58"/>
     <w:rsid w:val="003244BC"/>
     <w:rsid w:val="003256FF"/>
     <w:rsid w:val="003412A7"/>
     <w:rsid w:val="00350538"/>
     <w:rsid w:val="003E36BF"/>
     <w:rsid w:val="003E6D75"/>
     <w:rsid w:val="003F689C"/>
     <w:rsid w:val="00455B3E"/>
     <w:rsid w:val="004A23F0"/>
     <w:rsid w:val="004B1513"/>
     <w:rsid w:val="004C2E6F"/>
     <w:rsid w:val="004D5D35"/>
     <w:rsid w:val="004E2AC2"/>
     <w:rsid w:val="0051097B"/>
     <w:rsid w:val="005410F3"/>
     <w:rsid w:val="005462E8"/>
     <w:rsid w:val="00562385"/>
     <w:rsid w:val="00573889"/>
     <w:rsid w:val="005738FC"/>
     <w:rsid w:val="005770A7"/>
     <w:rsid w:val="005A328F"/>
     <w:rsid w:val="005D6396"/>
     <w:rsid w:val="006042EF"/>
     <w:rsid w:val="0061607C"/>
     <w:rsid w:val="0063202F"/>
     <w:rsid w:val="00677C9F"/>
     <w:rsid w:val="0068234B"/>
     <w:rsid w:val="006B262C"/>
     <w:rsid w:val="00724815"/>
+    <w:rsid w:val="00797814"/>
     <w:rsid w:val="007A0684"/>
     <w:rsid w:val="007C5CA1"/>
     <w:rsid w:val="007D7A58"/>
     <w:rsid w:val="00807277"/>
     <w:rsid w:val="008151A1"/>
     <w:rsid w:val="00897B47"/>
     <w:rsid w:val="008B4D9A"/>
     <w:rsid w:val="008C233C"/>
     <w:rsid w:val="008F0144"/>
     <w:rsid w:val="00911D68"/>
     <w:rsid w:val="0091429C"/>
     <w:rsid w:val="009213F7"/>
     <w:rsid w:val="009850AB"/>
     <w:rsid w:val="009C45A8"/>
+    <w:rsid w:val="009C757C"/>
     <w:rsid w:val="00A14005"/>
     <w:rsid w:val="00A61A5B"/>
     <w:rsid w:val="00AC6714"/>
     <w:rsid w:val="00AF3066"/>
     <w:rsid w:val="00B05645"/>
     <w:rsid w:val="00B1387D"/>
     <w:rsid w:val="00B36864"/>
+    <w:rsid w:val="00BA7F41"/>
+    <w:rsid w:val="00BC0812"/>
     <w:rsid w:val="00BD776A"/>
     <w:rsid w:val="00C401A3"/>
     <w:rsid w:val="00C72D15"/>
     <w:rsid w:val="00C749F6"/>
     <w:rsid w:val="00C76EA2"/>
     <w:rsid w:val="00C822EF"/>
     <w:rsid w:val="00CB1C34"/>
     <w:rsid w:val="00D35205"/>
     <w:rsid w:val="00D607CB"/>
     <w:rsid w:val="00DA3046"/>
     <w:rsid w:val="00DA3F29"/>
     <w:rsid w:val="00DC15A3"/>
     <w:rsid w:val="00DD4076"/>
+    <w:rsid w:val="00DF709F"/>
     <w:rsid w:val="00E17F87"/>
     <w:rsid w:val="00E37F15"/>
     <w:rsid w:val="00E61759"/>
     <w:rsid w:val="00ED2E95"/>
     <w:rsid w:val="00EE640C"/>
     <w:rsid w:val="00EF6FB2"/>
     <w:rsid w:val="00F24F12"/>
     <w:rsid w:val="00F25777"/>
     <w:rsid w:val="00F95FCA"/>
     <w:rsid w:val="00FA060C"/>
     <w:rsid w:val="00FA74C9"/>
     <w:rsid w:val="00FE391B"/>
     <w:rsid w:val="00FF0718"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -8799,68 +9062,68 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB22045E-370A-428F-A2C5-90AACA5EF041}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1683</Words>
-  <Characters>9259</Characters>
+  <Characters>9260</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>77</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10921</CharactersWithSpaces>
+  <CharactersWithSpaces>10922</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>