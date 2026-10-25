--- v0 (2026-03-03)
+++ v1 (2026-10-25)
@@ -52,442 +52,431 @@
         </w:rPr>
         <w:t>Título del artículo en español</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E0B457E" w14:textId="77777777" w:rsidR="00344D02" w:rsidRPr="00FC2577" w:rsidRDefault="00344D02" w:rsidP="00344D02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1175E7F7" w14:textId="77777777" w:rsidR="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00344D02">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Title</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Title </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00344D02">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00344D02">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00344D02">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00344D02">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>the</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00344D02">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>article</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00344D02">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>article</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00344D02">
+        <w:t xml:space="preserve"> in English</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660052F2" w14:textId="77777777" w:rsidR="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> in English</w:t>
-[...8 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48DA2B9D" w14:textId="682257D4" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00344D02">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tipología del artículo (investigación, revisión o reflexión)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7350A580" w14:textId="77777777" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48DA2B9D" w14:textId="682257D4" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
-[...20 lines deleted...]
-    <w:p w14:paraId="7350A580" w14:textId="77777777" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
+    <w:p w14:paraId="77EA173B" w14:textId="77777777" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00344D02">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datos del autor(es): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224B797C" w14:textId="2CE2012F" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344D02">
+        <w:t>ombres y apellidos, correo electrónico institucional, filiación institucional, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344D02">
+        <w:t>CvLAC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344D02">
+        <w:t>, ORCID, biografía</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544C575F" w14:textId="77777777" w:rsidR="00344D02" w:rsidRPr="00FC2577" w:rsidRDefault="00344D02" w:rsidP="00344D02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77EA173B" w14:textId="77777777" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
-[...20 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0FC0C6DC" w14:textId="5F4FB849" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00344D02">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Resumen (en español</w:t>
+      </w:r>
       <w:r>
-        <w:t>N</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="544C575F" w14:textId="77777777" w:rsidR="00344D02" w:rsidRPr="00FC2577" w:rsidRDefault="00344D02" w:rsidP="00344D02">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7199963F" w14:textId="77777777" w:rsidR="00344D02" w:rsidRPr="00FC2577" w:rsidRDefault="00344D02" w:rsidP="00344D02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FC0C6DC" w14:textId="5F4FB849" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
-[...23 lines deleted...]
-    <w:p w14:paraId="7199963F" w14:textId="77777777" w:rsidR="00344D02" w:rsidRPr="00FC2577" w:rsidRDefault="00344D02" w:rsidP="00344D02">
+    <w:p w14:paraId="1A90FFD7" w14:textId="77777777" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00344D02">
+        <w:t>Debe señalar las ideas principales del artículo de forma clara, coherente, precisa y concisa. Este debe tener una extensión entre 150 y 250 palabras. El resumen de los artículos debe ser analítico; es decir, incluir de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344D02">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> manera explícita</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344D02">
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344D02">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>problemática</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344D02">
+        <w:t xml:space="preserve">, la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344D02">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pregunta o hipótesis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344D02">
+        <w:t>, la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344D02">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>metodología empleada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344D02">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344D02">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>principales hallazgos, conclusiones y lista de referencias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C25F529" w14:textId="47B3A80F" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00344D02">
+        <w:t xml:space="preserve">Toda la información debe provenir del texto del artículo. No usar citas textuales, abreviaturas y referencias bibliográficas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473AEC8D" w14:textId="77777777" w:rsidR="00344D02" w:rsidRPr="00FC2577" w:rsidRDefault="00344D02" w:rsidP="00344D02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A90FFD7" w14:textId="77777777" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
-[...64 lines deleted...]
-    <w:p w14:paraId="473AEC8D" w14:textId="77777777" w:rsidR="00344D02" w:rsidRPr="00FC2577" w:rsidRDefault="00344D02" w:rsidP="00344D02">
+    <w:p w14:paraId="3A91C214" w14:textId="14B980B0" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00344D02">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Palabras clave</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en español e inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CF3F7A" w14:textId="77777777" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00344D02">
+        <w:t xml:space="preserve">Entre 3 y 5 palabras o términos descriptivos, diferentes a las palabras del título y que reflejen en la esencia del artículo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC2E65E" w14:textId="77777777" w:rsidR="00344D02" w:rsidRPr="00FC2577" w:rsidRDefault="00344D02" w:rsidP="00344D02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A91C214" w14:textId="14B980B0" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
-[...32 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="590C5CB8" w14:textId="77777777" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00344D02">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clasificación JEL: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4DDE01" w14:textId="77777777" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00344D02">
+        <w:t xml:space="preserve">Son códigos que facilitan la consulta en bases de datos, pueden ser palabras compuestas. Para esta clasificación se sugiere consultar Tesauro o la clasificación del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344D02">
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344D02">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344D02">
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344D02">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344D02">
+        <w:t>Economic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344D02">
+        <w:t xml:space="preserve"> Literatura (JEL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344D02">
+        <w:t>Classification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344D02">
+        <w:t>) según la temática que corresponda. https://www.aeaweb.org/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A83BFE0" w14:textId="77777777" w:rsidR="00344D02" w:rsidRPr="00FC2577" w:rsidRDefault="00344D02" w:rsidP="00344D02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="590C5CB8" w14:textId="77777777" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
-[...68 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2BBA13E2" w14:textId="77777777" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C997EE0" w14:textId="689A46F7" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344D02">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Introducción</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47A50C93" w14:textId="77777777" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
       <w:pPr>
@@ -673,174 +662,267 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="238B52D9" w14:textId="6951D960" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344D02">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Conclusiones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32F60229" w14:textId="77777777" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22BDA2A2" w14:textId="59F47EC1" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
+    <w:p w14:paraId="22BDA2A2" w14:textId="387842E1" w:rsidR="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00344D02">
         <w:t>Estas no deben constituir una repetición de los resultados. Las conclusiones deben ser una reelaboración reflexiva de los resultados con alto nivel de abstracción. Es diferente a una reflexión final. Se deben evitar las citas. Finalmente, las conclusiones deben mostrar los hallazgo</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00344D02">
         <w:t xml:space="preserve"> fundamentales del texto y la respuesta a los interrogantes y al objetivo planteado, así como sugerir líneas de investigación futuras</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-    <w:p w14:paraId="1B4D5EBD" w14:textId="62021197" w:rsidR="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
+      <w:r w:rsidR="00B53D5F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EBA00F8" w14:textId="77777777" w:rsidR="00B53D5F" w:rsidRDefault="00B53D5F" w:rsidP="00344D02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78F4CF38" w14:textId="6F1CCA73" w:rsidR="00B53D5F" w:rsidRPr="00B53D5F" w:rsidRDefault="00B53D5F" w:rsidP="00344D02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53D5F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Financiación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6014DC1E" w14:textId="77777777" w:rsidR="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22F7E29C" w14:textId="1CD3273A" w:rsidR="00B53D5F" w:rsidRPr="00B53D5F" w:rsidRDefault="00B53D5F" w:rsidP="00344D02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53D5F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Conflictos de interés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DEEF88C" w14:textId="77777777" w:rsidR="00B53D5F" w:rsidRDefault="00B53D5F" w:rsidP="00344D02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F71EB8B" w14:textId="77777777" w:rsidR="00B53D5F" w:rsidRDefault="00B53D5F" w:rsidP="00344D02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Declaración de uso de IA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034BCE40" w14:textId="77777777" w:rsidR="00B53D5F" w:rsidRDefault="00B53D5F" w:rsidP="00344D02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B4D5EBD" w14:textId="2065FA9B" w:rsidR="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344D02">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68D6B558" w14:textId="77777777" w:rsidR="00D01679" w:rsidRPr="00344D02" w:rsidRDefault="00D01679" w:rsidP="00344D02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="162E74A3" w14:textId="77777777" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
+    <w:p w14:paraId="162E74A3" w14:textId="5E7E83F9" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344D02">
         <w:t xml:space="preserve">La cantidad mínima es de </w:t>
       </w:r>
       <w:r w:rsidRPr="00344D02">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>20</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="005378D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00344D02">
         <w:t xml:space="preserve"> referencias para artículos </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="00344D02">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>investigación y reflexión</w:t>
       </w:r>
       <w:r w:rsidRPr="00344D02">
         <w:t xml:space="preserve">, y de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00344D02">
-[...4 lines deleted...]
-        <w:t>40</w:t>
+      <w:r w:rsidR="005378D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344D02">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00344D02">
         <w:t xml:space="preserve"> para </w:t>
       </w:r>
       <w:r>
         <w:t>artículos de</w:t>
       </w:r>
       <w:r w:rsidRPr="00344D02">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00344D02">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>revisión</w:t>
       </w:r>
       <w:r w:rsidRPr="00344D02">
         <w:t xml:space="preserve">, y </w:t>
       </w:r>
       <w:r w:rsidRPr="00344D02">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>deben incluir DOI o enlaces de consulta de los artículos citados.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B813687" w14:textId="3C0E1125" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00344D02">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Al menos el 80 % de deben ser de los últimos 10 años. El sistema de citación y referencias debe ser APA 7.ª edición. Para citar material legal como constituciones, decretos, leyes, entre otros, se puede usar el </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00344D02">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Bluebook</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00344D02">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6715BE58" w14:textId="77777777" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00344D02">
         <w:t xml:space="preserve">En los siguientes enlaces puede consultar versiones abreviadas de APA: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="483425FD" w14:textId="77777777" w:rsidR="00344D02" w:rsidRPr="00344D02" w:rsidRDefault="00344D02" w:rsidP="00344D02">
@@ -1579,71 +1661,74 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="844436237">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1670937956">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="583538658">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="941373089">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00344D02"/>
     <w:rsid w:val="00017723"/>
     <w:rsid w:val="00022A20"/>
     <w:rsid w:val="000831DE"/>
     <w:rsid w:val="00344D02"/>
+    <w:rsid w:val="005378D2"/>
     <w:rsid w:val="00584F6F"/>
     <w:rsid w:val="005C751F"/>
     <w:rsid w:val="006353D2"/>
+    <w:rsid w:val="00981199"/>
+    <w:rsid w:val="00B53D5F"/>
     <w:rsid w:val="00D01679"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -2242,50 +2327,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00344D02"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -2889,72 +2975,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>765</Words>
-  <Characters>4212</Characters>
+  <Words>775</Words>
+  <Characters>4266</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4968</CharactersWithSpaces>
+  <CharactersWithSpaces>5031</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Laura Fernanda Duperret Gomez</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>