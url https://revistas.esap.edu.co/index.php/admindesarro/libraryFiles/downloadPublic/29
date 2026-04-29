--- v2 (2026-03-19)
+++ v3 (2026-04-29)
@@ -422,51 +422,51 @@
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>purus ipsum, pretium metus, in lacinia nulla, nisl eget sapien.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="455ADF6F" w14:textId="15E52D40" w:rsidR="0091429C" w:rsidRPr="00455B3E" w:rsidRDefault="0091429C" w:rsidP="0091429C">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3A9112" w14:textId="11AA651C" w:rsidR="0091429C" w:rsidRPr="00455B3E" w:rsidRDefault="007A0684" w:rsidP="0091429C">
+    <w:p w14:paraId="4A3A9112" w14:textId="5EEA1FC5" w:rsidR="0091429C" w:rsidRPr="00455B3E" w:rsidRDefault="007A0684" w:rsidP="0091429C">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Problem statement: </w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Mauris et orci. Aenean nec lorem. In porttitor. Donec laoreet nonummy augue. </w:t>
       </w:r>
       <w:r w:rsidR="008151A1" w:rsidRPr="008151A1">
         <w:rPr>
           <w:b/>
@@ -529,50 +529,80 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0091429C" w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Mauris et orci. Aenean nec lorem. In porttitor. Donec laoreet nonummy augue. Suspendisse dui purus, scelerisque at, vulputate vitae, pretium mattis, nunc. Mauris eget neque at sem venenatis eleifend. </w:t>
       </w:r>
       <w:r w:rsidR="00D35205" w:rsidRPr="00D35205">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Conlcusion: </w:t>
       </w:r>
       <w:r w:rsidR="0091429C" w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Ut nonummy. Fusce aliquet pede non pede. Suspendisse dapibus lorem pellentesque magna. Integer nulla. Donec blandit feugiat ligula. Donec hendrerit, felis et imperdiet euismod.</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2218">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F2218" w:rsidRPr="00FB6396">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Contribution / Originality</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2218" w:rsidRPr="00FB6396">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="006F2218" w:rsidRPr="00455B3E">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Nunc viverra imperdiet enim. Fusce est. Vivamus a tellus. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. Proin pharetra nonummy pede.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43DC4105" w14:textId="704B29AF" w:rsidR="0091429C" w:rsidRPr="007D7A58" w:rsidRDefault="0091429C" w:rsidP="0091429C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7A58">
         <w:rPr>
           <w:rStyle w:val="Fuerte"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidRPr="007D7A58">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="007D7A58">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
@@ -2981,61 +3011,61 @@
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="3A26B4B1" w16cid:durableId="63FD14CB"/>
   <w16cid:commentId w16cid:paraId="6638DF7F" w16cid:durableId="2835A56E"/>
   <w16cid:commentId w16cid:paraId="41906DA8" w16cid:durableId="1454717D"/>
   <w16cid:commentId w16cid:paraId="023E2F88" w16cid:durableId="2835A2BF"/>
   <w16cid:commentId w16cid:paraId="700C1BC9" w16cid:durableId="28359676"/>
   <w16cid:commentId w16cid:paraId="55B1E467" w16cid:durableId="1A9BAF16"/>
   <w16cid:commentId w16cid:paraId="4CF8D236" w16cid:durableId="283595BB"/>
   <w16cid:commentId w16cid:paraId="00A5311F" w16cid:durableId="28359620"/>
   <w16cid:commentId w16cid:paraId="128ECEAF" w16cid:durableId="04F080DB"/>
   <w16cid:commentId w16cid:paraId="28A9A795" w16cid:durableId="27D2FEC0"/>
   <w16cid:commentId w16cid:paraId="75BDBE5C" w16cid:durableId="01685CFC"/>
   <w16cid:commentId w16cid:paraId="0B3CBBB2" w16cid:durableId="1C8D105C"/>
   <w16cid:commentId w16cid:paraId="129CC3BA" w16cid:durableId="40D6F07B"/>
   <w16cid:commentId w16cid:paraId="2D10014A" w16cid:durableId="2835938B"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71F756DB" w14:textId="77777777" w:rsidR="00F10E02" w:rsidRDefault="00F10E02" w:rsidP="00455B3E">
+    <w:p w14:paraId="2E236953" w14:textId="77777777" w:rsidR="0099201B" w:rsidRDefault="0099201B" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08855201" w14:textId="77777777" w:rsidR="00F10E02" w:rsidRDefault="00F10E02" w:rsidP="00455B3E">
+    <w:p w14:paraId="6512CB6A" w14:textId="77777777" w:rsidR="0099201B" w:rsidRDefault="0099201B" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3060,61 +3090,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18CF4F4D" w14:textId="77777777" w:rsidR="00F10E02" w:rsidRDefault="00F10E02" w:rsidP="00455B3E">
+    <w:p w14:paraId="5504D759" w14:textId="77777777" w:rsidR="0099201B" w:rsidRDefault="0099201B" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05209CCE" w14:textId="77777777" w:rsidR="00F10E02" w:rsidRDefault="00F10E02" w:rsidP="00455B3E">
+    <w:p w14:paraId="12AEEF20" w14:textId="77777777" w:rsidR="0099201B" w:rsidRDefault="0099201B" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="22F87A07" w14:textId="380C1A02" w:rsidR="002602F8" w:rsidRDefault="002602F8">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E2AC2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E2AC2" w:rsidRPr="004E2AC2">
         <w:t xml:space="preserve">Último título obtenido, filiación </w:t>
       </w:r>
@@ -5950,60 +5980,63 @@
     <w:rsid w:val="003244BC"/>
     <w:rsid w:val="003256FF"/>
     <w:rsid w:val="00350538"/>
     <w:rsid w:val="003E1065"/>
     <w:rsid w:val="003E36BF"/>
     <w:rsid w:val="003F689C"/>
     <w:rsid w:val="0043101A"/>
     <w:rsid w:val="00455B3E"/>
     <w:rsid w:val="004A23F0"/>
     <w:rsid w:val="004B1513"/>
     <w:rsid w:val="004C2E6F"/>
     <w:rsid w:val="004D5D35"/>
     <w:rsid w:val="004E2AC2"/>
     <w:rsid w:val="0051097B"/>
     <w:rsid w:val="005410F3"/>
     <w:rsid w:val="005462E8"/>
     <w:rsid w:val="00562385"/>
     <w:rsid w:val="00573889"/>
     <w:rsid w:val="005770A7"/>
     <w:rsid w:val="005A16BB"/>
     <w:rsid w:val="005A328F"/>
     <w:rsid w:val="005B3916"/>
     <w:rsid w:val="005D6396"/>
     <w:rsid w:val="0061607C"/>
     <w:rsid w:val="00677C9F"/>
+    <w:rsid w:val="006F2218"/>
+    <w:rsid w:val="00704397"/>
     <w:rsid w:val="007A0684"/>
     <w:rsid w:val="007D7A58"/>
     <w:rsid w:val="00807277"/>
     <w:rsid w:val="008151A1"/>
     <w:rsid w:val="00897B47"/>
     <w:rsid w:val="008C233C"/>
     <w:rsid w:val="008F0144"/>
     <w:rsid w:val="00911D68"/>
     <w:rsid w:val="0091429C"/>
     <w:rsid w:val="00964921"/>
+    <w:rsid w:val="0099201B"/>
     <w:rsid w:val="009A53B9"/>
     <w:rsid w:val="009C45A8"/>
     <w:rsid w:val="009D267F"/>
     <w:rsid w:val="009E3A71"/>
     <w:rsid w:val="00A14005"/>
     <w:rsid w:val="00AF0C51"/>
     <w:rsid w:val="00B05645"/>
     <w:rsid w:val="00B1387D"/>
     <w:rsid w:val="00B36864"/>
     <w:rsid w:val="00BD776A"/>
     <w:rsid w:val="00C401A3"/>
     <w:rsid w:val="00C76EA2"/>
     <w:rsid w:val="00C822EF"/>
     <w:rsid w:val="00CA7D09"/>
     <w:rsid w:val="00CB1C34"/>
     <w:rsid w:val="00CC28C5"/>
     <w:rsid w:val="00D35205"/>
     <w:rsid w:val="00D607CB"/>
     <w:rsid w:val="00D97324"/>
     <w:rsid w:val="00DA3046"/>
     <w:rsid w:val="00DA3F29"/>
     <w:rsid w:val="00DC15A3"/>
     <w:rsid w:val="00DD4076"/>
     <w:rsid w:val="00E17F87"/>
     <w:rsid w:val="00E37F15"/>
@@ -6526,50 +6559,51 @@
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo4Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005770A7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="1416"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -8610,69 +8644,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB22045E-370A-428F-A2C5-90AACA5EF041}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1777</Words>
-  <Characters>9774</Characters>
+  <Words>1809</Words>
+  <Characters>9951</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>81</Lines>
+  <Lines>82</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11528</CharactersWithSpaces>
+  <CharactersWithSpaces>11737</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>