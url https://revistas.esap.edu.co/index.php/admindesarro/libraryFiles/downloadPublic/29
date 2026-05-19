--- v3 (2026-04-29)
+++ v4 (2026-05-19)
@@ -595,57 +595,68 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidRPr="007D7A58">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="007D7A58">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>purus ipsum, pretium metus, in lacinia nulla, nisl eget sapien.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E509989" w14:textId="50C988BA" w:rsidR="005770A7" w:rsidRPr="00455B3E" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:commentRangeStart w:id="1"/>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Introducción</w:t>
       </w:r>
+      <w:commentRangeEnd w:id="1"/>
+      <w:r w:rsidR="008F01D4" w:rsidRPr="00455B3E">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:commentReference w:id="1"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="586749FE" w14:textId="77777777" w:rsidR="0051097B" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Donec ut est in lectus consequat consequat. Etiam eget dui. Aliquam erat volutpat. Sed at lorem in nunc porta tristique. Proin nec augue. Quisque aliquam tempor magna. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Nunc ac magna. Maecenas odio dolor, vulputate vel, auctor ac, accumsan id, felis. </w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
@@ -672,75 +683,75 @@
         <w:t xml:space="preserve">Vivamus a mi. </w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Morbi neque. Aliquam erat volutpat. </w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Integer ultrices lobortis eros. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. Proin semper, ante vitae sollicitudin posuere, metus quam iaculis nibh, vitae scelerisque nunc massa eget pede. Sed velit urna, interdum vel, ultricies vel, faucibus at, quam. Donec elit est, consectetuer eget, consequat quis, tempus quis, wisi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18B93602" w14:textId="77777777" w:rsidR="005770A7" w:rsidRPr="001A44F1" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:pStyle w:val="Cita"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="1"/>
+      <w:commentRangeStart w:id="2"/>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">In in nunc. Class aptent taciti sociosqu ad litora torquent per conubia nostra, per inceptos hymenaeos. Donec ullamcorper fringilla eros. Fusce in sapien eu purus dapibus commodo. Cum sociis natoque penatibus et magnis dis parturient montes, nascetur ridiculus mus. </w:t>
       </w:r>
       <w:r w:rsidRPr="001A44F1">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Cras faucibus condimentum odio. Sed ac ligula. Aliquam at eros. Etiam at ligula et tellus ullamcorper ultrices. In fermentum, lorem non cursus porttitor, diam urna accumsan lacus, sed interdum wisi nibh nec nisl. Ut tincidunt volutpat urna. Mauris eleifend nulla eget mauris. Sed cursus quam id felis. Curabitur posuere quam vel nibh. </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="1"/>
+      <w:commentRangeEnd w:id="2"/>
       <w:r w:rsidR="00C822EF" w:rsidRPr="001A44F1">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:commentReference w:id="1"/>
+        <w:commentReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="60E0D23C" w14:textId="16D8DD94" w:rsidR="005770A7" w:rsidRPr="00455B3E" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Cras dapibus dapibus nisl. Vestibulum quis dolor a felis congue vehicula. Maecenas pede purus, tristique ac, tempus eget, egestas quis, mauris. Curabitur non eros. Nullam hendrerit bibendum justo. Fusce iaculis, est quis lacinia pretium, pede metus molestie lacus, at gravida wisi ante at libero.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53F4DD7E" w14:textId="77777777" w:rsidR="005770A7" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:pStyle w:val="Listaconvietas"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -913,121 +924,121 @@
       </w:r>
       <w:r w:rsidR="005770A7">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>quis, libero</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FF20F79" w14:textId="77777777" w:rsidR="00897B47" w:rsidRDefault="00897B47" w:rsidP="00897B47">
       <w:pPr>
         <w:pStyle w:val="Listaconnmeros"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="795ADC3E" w14:textId="38741849" w:rsidR="005770A7" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
-      <w:commentRangeStart w:id="2"/>
+      <w:commentRangeStart w:id="3"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Metodología</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="2"/>
+      <w:commentRangeEnd w:id="3"/>
       <w:r w:rsidR="00897B47">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:commentReference w:id="2"/>
+        <w:commentReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DAF7853" w14:textId="70000A31" w:rsidR="0051097B" w:rsidRDefault="003256FF" w:rsidP="003256FF">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Aliquam nonummy adipiscing augue. Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. Fusce posuere, magna sed pulvinar ultricies, purus lectus malesuada libero, sit amet commodo magna eros quis urna. Nunc viverra imperdiet enim. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Fusce est. Vivamus a tellus. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4994" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7944"/>
         <w:gridCol w:w="883"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED2E95" w14:paraId="09FCFAB6" w14:textId="77777777" w:rsidTr="00D553B1">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DB6ED2A" w14:textId="77777777" w:rsidR="00ED2E95" w:rsidRPr="0055742B" w:rsidRDefault="00ED2E95" w:rsidP="0055742B">
             <w:pPr>
               <w:pStyle w:val="Ecuacintexto"/>
             </w:pPr>
-            <w:commentRangeStart w:id="3"/>
+            <w:commentRangeStart w:id="4"/>
             <w:r>
               <w:t>A + B + C = D</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="3"/>
+            <w:commentRangeEnd w:id="4"/>
             <w:r w:rsidRPr="0055742B">
               <w:rPr>
                 <w:rStyle w:val="Refdecomentario"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:commentReference w:id="3"/>
+              <w:commentReference w:id="4"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DB52944" w14:textId="77777777" w:rsidR="00ED2E95" w:rsidRDefault="00ED2E95">
             <w:pPr>
               <w:pStyle w:val="Ecuacinnmero"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58D469EE" w14:textId="549082F8" w:rsidR="005770A7" w:rsidRPr="00455B3E" w:rsidRDefault="003256FF" w:rsidP="004E2AC2">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005770A7">
         <w:rPr>
@@ -1044,68 +1055,68 @@
         <w:t>Ut nonummy. Fusce aliquet pede non pede. Suspendisse dapibus lorem pellentesque magna. Integer nulla. Donec blandit feugiat ligula.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="778100B0" w14:textId="34B3C7AD" w:rsidR="003256FF" w:rsidRPr="00455B3E" w:rsidRDefault="003256FF" w:rsidP="003256FF">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Donec hendrerit, felis et imperdiet euismod, purus ipsum pretium metus, in lacinia nulla nisl eget sapien. Donec ut est in lectus consequat consequat. Etiam eget dui. Aliquam erat volutpat. Sed at lorem in nunc porta tristique. Proin nec augue. Quisque aliquam tempor magna. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33EDB998" w14:textId="1E58BDBD" w:rsidR="003256FF" w:rsidRPr="00455B3E" w:rsidRDefault="003256FF" w:rsidP="003256FF">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="4"/>
+      <w:commentRangeStart w:id="5"/>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Tabla 1</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="4"/>
+      <w:commentRangeEnd w:id="5"/>
       <w:r w:rsidR="00F95FCA" w:rsidRPr="00455B3E">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:commentReference w:id="4"/>
+        <w:commentReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>. Título de tabla</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablanormal1"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1583"/>
         <w:gridCol w:w="1471"/>
         <w:gridCol w:w="1471"/>
         <w:gridCol w:w="1473"/>
         <w:gridCol w:w="1475"/>
         <w:gridCol w:w="1355"/>
       </w:tblGrid>
       <w:tr w:rsidR="003256FF" w:rsidRPr="00D607CB" w14:paraId="445227EC" w14:textId="77777777" w:rsidTr="00D607CB">
         <w:trPr>
@@ -1613,460 +1624,472 @@
         </w:rPr>
         <w:t xml:space="preserve">Cras faucibus condimentum odio. </w:t>
       </w:r>
       <w:r w:rsidRPr="005770A7">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Sed ac ligula. Aliquam at eros. Etiam at ligula et tellus ullamcorper ultrices. In fermentum, lorem non cursus porttitor, diam urna accumsan lacus, sed interdum wisi nibh nec nisl. Ut tincidunt volutpat urna. </w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Mauris eleifend nulla eget mauris. Sed cursus quam id felis. Curabitur posuere quam vel nibh. Cras dapibus dapibus nisl. Vestibulum quis dolor a felis congue vehicula. Maecenas pede purus, tristique ac, tempus eget, egestas quis, mauris. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30A6EEC4" w14:textId="3F8A24F7" w:rsidR="005770A7" w:rsidRPr="00455B3E" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="5"/>
+      <w:commentRangeStart w:id="6"/>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Resultados </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="5"/>
+      <w:commentRangeEnd w:id="6"/>
       <w:r w:rsidR="00CB1C34" w:rsidRPr="00455B3E">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:commentReference w:id="5"/>
+        <w:commentReference w:id="6"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="108B1535" w14:textId="63AB050A" w:rsidR="003256FF" w:rsidRPr="00455B3E" w:rsidRDefault="003256FF" w:rsidP="003256FF">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusce iaculis, est quis lacinia pretium, pede metus molestie lacus, at gravida wisi ante at libero. Quisque ornare placerat risus. </w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Ut molestie magna at mi. Integer aliquet mauris et nibh. Ut mattis ligula posuere velit. Nunc sagittis. Curabitur varius fringilla nisl. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32499F83" w14:textId="07264ED5" w:rsidR="000A5A2A" w:rsidRPr="00455B3E" w:rsidRDefault="000A5A2A" w:rsidP="000A5A2A">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Donec blandit feugiat ligula. Donec hendrerit, felis et imperdiet euismod, purus ipsum pretium metus, in lacinia nulla nisl eget sapien. Donec ut est in lectus consequat consequat. Etiam eget dui. Aliquam erat volutpat. Sed at lorem in nunc porta tristique. Proin nec augue. Quisque aliquam tempor magna. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B45C01" w14:textId="77777777" w:rsidR="000A5A2A" w:rsidRDefault="000A5A2A" w:rsidP="000A5A2A">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="6"/>
+      <w:commentRangeStart w:id="7"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43687280" wp14:editId="31BDEFEE">
             <wp:extent cx="5486400" cy="2160000"/>
             <wp:effectExtent l="0" t="0" r="0" b="12065"/>
             <wp:docPr id="1" name="Gráfico 1"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:commentRangeEnd w:id="6"/>
+      <w:commentRangeEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:commentReference w:id="6"/>
+        <w:commentReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123A6D08" w14:textId="77777777" w:rsidR="000A5A2A" w:rsidRDefault="000A5A2A" w:rsidP="000A5A2A">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="7"/>
+      <w:commentRangeStart w:id="8"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Figura</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="7"/>
+      <w:commentRangeEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:commentReference w:id="7"/>
+        <w:commentReference w:id="8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Título de la figura</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66757723" w14:textId="77777777" w:rsidR="000A5A2A" w:rsidRDefault="000A5A2A" w:rsidP="000A5A2A">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Fuente: elaboración propia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D6316A" w14:textId="6B394244" w:rsidR="003256FF" w:rsidRPr="00455B3E" w:rsidRDefault="003256FF" w:rsidP="003256FF">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Donec nulla augue, venenatis scelerisque, dapibus a, consequat at, leo. Pellentesque libero lectus, tristique ac, consectetuer sit amet, imperdiet ut, justo. Sed aliquam odio vitae tortor. Proin hendrerit tempus arcu. In hac habitasse platea dictumst. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31B8EC07" w14:textId="46A71B23" w:rsidR="005770A7" w:rsidRPr="00455B3E" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="8"/>
+      <w:commentRangeStart w:id="9"/>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Discusión</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="8"/>
+      <w:commentRangeEnd w:id="9"/>
       <w:r w:rsidR="00B05645" w:rsidRPr="00455B3E">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:commentReference w:id="8"/>
+        <w:commentReference w:id="9"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FA7D669" w14:textId="5FB2B2BB" w:rsidR="0051097B" w:rsidRDefault="003256FF" w:rsidP="003256FF">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Nunc lacus metus, posuere eget, lacinia eu, varius quis, libero. </w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Aliquam nonummy adipiscing augue. Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Fusce posuere, magna sed pulvinar ultricies, purus lectus malesuada libero. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13C8DBDE" w14:textId="1C775136" w:rsidR="005770A7" w:rsidRPr="00075CD8" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
-      <w:commentRangeStart w:id="9"/>
+      <w:commentRangeStart w:id="10"/>
       <w:r w:rsidRPr="00075CD8">
         <w:t>Conclusiones</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="9"/>
+      <w:commentRangeEnd w:id="10"/>
       <w:r w:rsidR="00CB1C34" w:rsidRPr="00075CD8">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:commentReference w:id="9"/>
+        <w:commentReference w:id="10"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F190BFF" w14:textId="0EB012B5" w:rsidR="0051097B" w:rsidRDefault="003256FF" w:rsidP="003256FF">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677C9F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Din lacinia nulla nisl eget sapien. </w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Donec ut est in lectus consequat consequat. Etiam eget dui. Aliquam erat volutpat. Sed at lorem in nunc porta tristique. Proin nec augue. Quisque aliquam tempor magna. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59D82331" w14:textId="77777777" w:rsidR="005A16BB" w:rsidRDefault="005A16BB" w:rsidP="005A16BB">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="10"/>
+      <w:commentRangeStart w:id="11"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiación </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="10"/>
+      <w:commentRangeEnd w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:commentReference w:id="10"/>
+        <w:commentReference w:id="11"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="53CAFD2B" w14:textId="77777777" w:rsidR="005A16BB" w:rsidRDefault="005A16BB" w:rsidP="005A16BB">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677C9F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Din lacinia nulla nisl eget sapien. </w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Donec ut est in lectus consequat consequat. Etiam eget dui. Aliquam erat volutpat. Sed at lorem in nunc porta tristique. Proin nec augue. Quisque aliquam tempor magna. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5F49D1" w14:textId="77777777" w:rsidR="005A16BB" w:rsidRDefault="005A16BB" w:rsidP="005A16BB">
+    <w:p w14:paraId="2D5F49D1" w14:textId="416DCBE1" w:rsidR="005A16BB" w:rsidRDefault="005A16BB" w:rsidP="005A16BB">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Conflicto de interés</w:t>
-[...1 lines deleted...]
-      <w:commentRangeStart w:id="11"/>
+        <w:t>Conflicto</w:t>
+      </w:r>
+      <w:r w:rsidR="00392241">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de interés</w:t>
+      </w:r>
+      <w:commentRangeStart w:id="12"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="11"/>
+      <w:commentRangeEnd w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:commentReference w:id="11"/>
+        <w:commentReference w:id="12"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B9F9FAF" w14:textId="77777777" w:rsidR="005A16BB" w:rsidRDefault="005A16BB" w:rsidP="005A16BB">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677C9F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Din lacinia nulla nisl eget sapien. </w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Donec ut est in lectus consequat consequat. Etiam eget dui. Aliquam erat volutpat. Sed at lorem in nunc porta tristique. Proin nec augue. Quisque aliquam tempor magna. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47BAFB5D" w14:textId="77777777" w:rsidR="009D267F" w:rsidRDefault="009D267F" w:rsidP="009D267F">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="12"/>
+      <w:commentRangeStart w:id="13"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Declaración de uso de IA</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="12"/>
+      <w:commentRangeEnd w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:commentReference w:id="12"/>
+        <w:commentReference w:id="13"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B4A0B34" w14:textId="77777777" w:rsidR="009D267F" w:rsidRPr="00455B3E" w:rsidRDefault="009D267F" w:rsidP="009D267F">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677C9F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Din lacinia nulla nisl eget sapien. </w:t>
       </w:r>
       <w:r w:rsidRPr="00455B3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Donec ut est in lectus consequat consequat. Etiam eget dui. Aliquam erat volutpat. Sed at lorem in nunc porta tristique. Proin nec augue. Quisque aliquam tempor magna. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B94B56E" w14:textId="77777777" w:rsidR="005A16BB" w:rsidRPr="00455B3E" w:rsidRDefault="005A16BB" w:rsidP="003256FF">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28734428" w14:textId="0C4BBE85" w:rsidR="005770A7" w:rsidRDefault="005770A7" w:rsidP="005770A7">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
-      <w:commentRangeStart w:id="13"/>
+      <w:commentRangeStart w:id="14"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Referencias</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="13"/>
+      <w:commentRangeEnd w:id="14"/>
       <w:r w:rsidR="005A328F">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:commentReference w:id="13"/>
+        <w:commentReference w:id="14"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="26C2342B" w14:textId="77777777" w:rsidR="00B05645" w:rsidRDefault="00B05645" w:rsidP="00B05645">
       <w:pPr>
         <w:pStyle w:val="Bibliografa"/>
       </w:pPr>
       <w:r w:rsidRPr="007A6E24">
         <w:t xml:space="preserve">Álvarez Collazos, A., </w:t>
       </w:r>
       <w:r>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="007A6E24">
         <w:t xml:space="preserve"> Sánchez Rincón, D. (2022). Implicaciones de la falta de motivación del empleado público en su desempeño. </w:t>
       </w:r>
       <w:r w:rsidRPr="007A6E24">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Administración &amp; Desarrollo</w:t>
       </w:r>
       <w:r w:rsidRPr="007A6E24">
         <w:t>, </w:t>
       </w:r>
@@ -2460,66 +2483,83 @@
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
         <w:t>Visualización</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
         <w:t>Redacción – borrador original</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Redacción – revisión y edición </w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="1" w:author="Autor" w:initials="A">
-    <w:p w14:paraId="6638DF7F" w14:textId="3B6BADE3" w:rsidR="00C822EF" w:rsidRDefault="00C822EF">
+    <w:p w14:paraId="39548032" w14:textId="77777777" w:rsidR="008F01D4" w:rsidRDefault="008F01D4" w:rsidP="008F01D4">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Las citas literales de más de 40 palabras deben ir en un párrafo aparte, con un puntaje de letra menor y margen aumentada en ambos lados. </w:t>
+        <w:t>Este apartado desde incluir la introducción al tema, el objetivo de la investigación y la estructura del articulo.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="2" w:author="Autor" w:initials="A">
+    <w:p w14:paraId="6638DF7F" w14:textId="3B6BADE3" w:rsidR="00C822EF" w:rsidRDefault="00C822EF">
+      <w:pPr>
+        <w:pStyle w:val="Textocomentario"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Las citas literales de más de 40 palabras deben ir en un párrafo aparte, con un puntaje de letra menor y margen aumentada en ambos lados. </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="3" w:author="Autor" w:initials="A">
     <w:p w14:paraId="4678F4E3" w14:textId="77777777" w:rsidR="009A53B9" w:rsidRDefault="00897B47" w:rsidP="009A53B9">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="009A53B9">
         <w:t>Esta sección debe incluir lo siguiente:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29578E85" w14:textId="77777777" w:rsidR="009A53B9" w:rsidRDefault="009A53B9" w:rsidP="009A53B9">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2609,100 +2649,100 @@
         <w:pStyle w:val="Textocomentario"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Software utilizado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41906DA8" w14:textId="77777777" w:rsidR="009A53B9" w:rsidRDefault="009A53B9" w:rsidP="009A53B9">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Subpreguntas que guiaron tanto la búsqueda como el análisis de la información. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="3" w:author="Autor" w:initials="A">
+  <w:comment w:id="4" w:author="Autor" w:initials="A">
     <w:p w14:paraId="023E2F88" w14:textId="5A047641" w:rsidR="00ED2E95" w:rsidRDefault="00ED2E95">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:t xml:space="preserve">Las ecuaciones se insertan dentro de una tabla como esta y se numeran en el costado derecho. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="4" w:author="Autor" w:initials="A">
+  <w:comment w:id="5" w:author="Autor" w:initials="A">
     <w:p w14:paraId="46887A2B" w14:textId="77777777" w:rsidR="00F95FCA" w:rsidRDefault="00F95FCA">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Trátese de datos cuantitativos o cualitativos, este tipo de recursos se debe </w:t>
       </w:r>
       <w:r w:rsidR="00573889">
         <w:t xml:space="preserve">numerar </w:t>
       </w:r>
       <w:r>
         <w:t>como tabla, asignar un título, citar en el cuerpo del texto y declarar la fuente. Si es de los autores, se escribe “elaboración propia”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="700C1BC9" w14:textId="0B51AA4E" w:rsidR="00573889" w:rsidRDefault="00573889">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">En todos los casos, debe enviar la tabla editable, bien sea en el mismo archivo de Word o en Excel. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="5" w:author="Autor" w:initials="A">
+  <w:comment w:id="6" w:author="Autor" w:initials="A">
     <w:p w14:paraId="00F0F9C4" w14:textId="77777777" w:rsidR="009A53B9" w:rsidRDefault="00CB1C34" w:rsidP="009A53B9">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="009A53B9">
         <w:t xml:space="preserve">En esta sección se presenta la síntesis de la literatura revisada. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37AA91A5" w14:textId="77777777" w:rsidR="009A53B9" w:rsidRDefault="009A53B9" w:rsidP="009A53B9">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2727,183 +2767,183 @@
         <w:pStyle w:val="Textocomentario"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Patrones y tendencias identificadas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55B1E467" w14:textId="77777777" w:rsidR="009A53B9" w:rsidRDefault="009A53B9" w:rsidP="009A53B9">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Vacíos y limitaciones de la evidencia existente.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="6" w:author="Autor" w:initials="A">
+  <w:comment w:id="7" w:author="Autor" w:initials="A">
     <w:p w14:paraId="4CF8D236" w14:textId="2589431A" w:rsidR="000A5A2A" w:rsidRDefault="000A5A2A" w:rsidP="000A5A2A">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Todas las figuras deben llegar editables (en Excel o PowerPoint) o en buena calidad (con resolución de 300 DPI), en formatos JPG, PNG, SVG, EPS, AI, etc.</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Trátese de diagramas, fotografías, ilustraciones o mapas, por mencionar algunos casos, se debe usar el rótulo Figura, que debe ir numerada, con título y citada en el cuerpo del texto. Así mismo, se debe citar la fuente o declarar si es de elaboración propia. </w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="8" w:author="Autor" w:initials="A">
+    <w:p w14:paraId="00A5311F" w14:textId="77777777" w:rsidR="000A5A2A" w:rsidRDefault="000A5A2A" w:rsidP="000A5A2A">
+      <w:pPr>
+        <w:pStyle w:val="Textocomentario"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Trátese de diagramas, fotografías, ilustraciones o mapas, por mencionar algunos casos, se debe usar el rótulo Figura, que debe ir numerada, con título y citada en el cuerpo del texto. Así mismo, se debe citar la fuente o declarar si es de elaboración propia. </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="9" w:author="Autor" w:initials="A">
     <w:p w14:paraId="128ECEAF" w14:textId="77777777" w:rsidR="009A53B9" w:rsidRDefault="00B05645" w:rsidP="009A53B9">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="009A53B9">
         <w:t xml:space="preserve">En esta sección se interpretan los hallazgos, se contrastan con teorías, se proponen explicaciones y se señalan implicaciones. En caso que se mencionen subpreguntas anteriormente, aquí se puede hacer reflexiones en torno a estas. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="9" w:author="Autor" w:initials="A">
+  <w:comment w:id="10" w:author="Autor" w:initials="A">
     <w:p w14:paraId="28A9A795" w14:textId="77777777" w:rsidR="009A53B9" w:rsidRDefault="00CB1C34" w:rsidP="009A53B9">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="009A53B9">
         <w:t>Incluir: alcances, limitaciones y nuevas investigaciones.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="10" w:author="Autor" w:initials="A">
+  <w:comment w:id="11" w:author="Autor" w:initials="A">
     <w:p w14:paraId="75BDBE5C" w14:textId="77777777" w:rsidR="005A16BB" w:rsidRDefault="005A16BB" w:rsidP="005A16BB">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Esta sección debe incluir la entidad(es) que financió el proyecto, a qué proyecto pertenece.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="11" w:author="Autor" w:initials="A">
+  <w:comment w:id="12" w:author="Autor" w:initials="A">
     <w:p w14:paraId="0B3CBBB2" w14:textId="77777777" w:rsidR="005A16BB" w:rsidRDefault="005A16BB" w:rsidP="005A16BB">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Esta sección debe incluir si existen o no conflictos de interés.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="12" w:author="Autor" w:initials="A">
+  <w:comment w:id="13" w:author="Autor" w:initials="A">
     <w:p w14:paraId="129CC3BA" w14:textId="77777777" w:rsidR="009D267F" w:rsidRDefault="009D267F" w:rsidP="009D267F">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Deben declarar </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="221E1F"/>
         </w:rPr>
         <w:t xml:space="preserve">l modelo de IA, su versión, la fecha de uso, </w:t>
       </w:r>
       <w:r>
         <w:t>cómo se usó (prompts), la finalidad de su uso...</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="13" w:author="Autor" w:initials="A">
+  <w:comment w:id="14" w:author="Autor" w:initials="A">
     <w:p w14:paraId="6F368624" w14:textId="77777777" w:rsidR="009D267F" w:rsidRDefault="005A328F" w:rsidP="009D267F">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="009D267F">
         <w:t xml:space="preserve">Los artículos de revisión deben incluir mínimo 40 referencias. Al menos el 80 % de las referencias deben ser de los últimos 10 años. Para citar material legal como constituciones, decretos, leyes, entre otros, se puede usar el </w:t>
       </w:r>
       <w:r w:rsidR="009D267F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Bluebook</w:t>
       </w:r>
       <w:r w:rsidR="009D267F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -2973,99 +3013,101 @@
       <w:hyperlink r:id="rId3" w:history="1">
         <w:r w:rsidRPr="00D80385">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>Guía para la elaboración de ensayos y citación</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2D10014A" w14:textId="77777777" w:rsidR="009D267F" w:rsidRDefault="009D267F" w:rsidP="009D267F">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">En todo caso, se recomienda usar gestores bibliográficos como Zotero o Mendeley. </w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="3A26B4B1" w15:done="0"/>
+  <w15:commentEx w15:paraId="39548032" w15:done="0"/>
   <w15:commentEx w15:paraId="6638DF7F" w15:done="0"/>
   <w15:commentEx w15:paraId="41906DA8" w15:done="0"/>
   <w15:commentEx w15:paraId="023E2F88" w15:done="0"/>
   <w15:commentEx w15:paraId="700C1BC9" w15:done="0"/>
   <w15:commentEx w15:paraId="55B1E467" w15:done="0"/>
   <w15:commentEx w15:paraId="4CF8D236" w15:done="0"/>
   <w15:commentEx w15:paraId="00A5311F" w15:done="0"/>
   <w15:commentEx w15:paraId="128ECEAF" w15:done="0"/>
   <w15:commentEx w15:paraId="28A9A795" w15:done="0"/>
   <w15:commentEx w15:paraId="75BDBE5C" w15:done="0"/>
   <w15:commentEx w15:paraId="0B3CBBB2" w15:done="0"/>
   <w15:commentEx w15:paraId="129CC3BA" w15:done="0"/>
   <w15:commentEx w15:paraId="2D10014A" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="3A26B4B1" w16cid:durableId="63FD14CB"/>
+  <w16cid:commentId w16cid:paraId="39548032" w16cid:durableId="1E90FA2C"/>
   <w16cid:commentId w16cid:paraId="6638DF7F" w16cid:durableId="2835A56E"/>
   <w16cid:commentId w16cid:paraId="41906DA8" w16cid:durableId="1454717D"/>
   <w16cid:commentId w16cid:paraId="023E2F88" w16cid:durableId="2835A2BF"/>
   <w16cid:commentId w16cid:paraId="700C1BC9" w16cid:durableId="28359676"/>
   <w16cid:commentId w16cid:paraId="55B1E467" w16cid:durableId="1A9BAF16"/>
   <w16cid:commentId w16cid:paraId="4CF8D236" w16cid:durableId="283595BB"/>
   <w16cid:commentId w16cid:paraId="00A5311F" w16cid:durableId="28359620"/>
   <w16cid:commentId w16cid:paraId="128ECEAF" w16cid:durableId="04F080DB"/>
   <w16cid:commentId w16cid:paraId="28A9A795" w16cid:durableId="27D2FEC0"/>
   <w16cid:commentId w16cid:paraId="75BDBE5C" w16cid:durableId="01685CFC"/>
   <w16cid:commentId w16cid:paraId="0B3CBBB2" w16cid:durableId="1C8D105C"/>
   <w16cid:commentId w16cid:paraId="129CC3BA" w16cid:durableId="40D6F07B"/>
   <w16cid:commentId w16cid:paraId="2D10014A" w16cid:durableId="2835938B"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E236953" w14:textId="77777777" w:rsidR="0099201B" w:rsidRDefault="0099201B" w:rsidP="00455B3E">
+    <w:p w14:paraId="0F0FBCA5" w14:textId="77777777" w:rsidR="00753FDB" w:rsidRDefault="00753FDB" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6512CB6A" w14:textId="77777777" w:rsidR="0099201B" w:rsidRDefault="0099201B" w:rsidP="00455B3E">
+    <w:p w14:paraId="3B5D6BCB" w14:textId="77777777" w:rsidR="00753FDB" w:rsidRDefault="00753FDB" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3090,139 +3132,166 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5504D759" w14:textId="77777777" w:rsidR="0099201B" w:rsidRDefault="0099201B" w:rsidP="00455B3E">
+    <w:p w14:paraId="6DE8AF10" w14:textId="77777777" w:rsidR="00753FDB" w:rsidRDefault="00753FDB" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12AEEF20" w14:textId="77777777" w:rsidR="0099201B" w:rsidRDefault="0099201B" w:rsidP="00455B3E">
+    <w:p w14:paraId="5A77F09F" w14:textId="77777777" w:rsidR="00753FDB" w:rsidRDefault="00753FDB" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="22F87A07" w14:textId="380C1A02" w:rsidR="002602F8" w:rsidRDefault="002602F8">
+    <w:p w14:paraId="22F87A07" w14:textId="3C80B1AE" w:rsidR="002602F8" w:rsidRDefault="002602F8">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E2AC2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E2AC2" w:rsidRPr="004E2AC2">
-        <w:t xml:space="preserve">Último título obtenido, filiación </w:t>
+        <w:t>Último título obtenido</w:t>
+      </w:r>
+      <w:r w:rsidR="008F01D4">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2AC2" w:rsidRPr="004E2AC2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F01D4">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2AC2" w:rsidRPr="004E2AC2">
+        <w:t xml:space="preserve">iliación </w:t>
       </w:r>
       <w:r w:rsidR="004E2AC2">
         <w:t>institucional</w:t>
       </w:r>
+      <w:r w:rsidR="008F01D4">
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="00D97324">
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F01D4">
+        <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00D97324" w:rsidRPr="00D97324">
-        <w:t>enlace ORCID, enlace perfil Google Scholar</w:t>
+        <w:t>nlace ORCID</w:t>
+      </w:r>
+      <w:r w:rsidR="008F01D4">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97324" w:rsidRPr="00D97324">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F01D4">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97324" w:rsidRPr="00D97324">
+        <w:t>nlace perfil Google Scholar</w:t>
       </w:r>
       <w:r w:rsidR="004E2AC2">
         <w:t xml:space="preserve"> y correo electrónico. </w:t>
       </w:r>
       <w:r w:rsidRPr="002602F8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Roles:</w:t>
       </w:r>
       <w:r w:rsidRPr="002602F8">
-        <w:t xml:space="preserve"> redacción - documento original, metodología, investigación. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="60EE8B90" w14:textId="3C17599C" w:rsidR="004E2AC2" w:rsidRDefault="004E2AC2">
+    <w:p w14:paraId="60EE8B90" w14:textId="15ECD282" w:rsidR="004E2AC2" w:rsidRDefault="004E2AC2">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E2AC2">
         <w:t xml:space="preserve">Último título obtenido, filiación </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">institucional y correo electrónico. </w:t>
       </w:r>
       <w:r w:rsidRPr="002602F8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Roles:</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> redacción - documento original, metodología, investigación. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="EAE4C974"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Listaconnmeros"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5958,89 +6027,93 @@
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005770A7"/>
     <w:rsid w:val="0000061A"/>
     <w:rsid w:val="00040E61"/>
     <w:rsid w:val="00075CD8"/>
     <w:rsid w:val="000818DA"/>
     <w:rsid w:val="000A392D"/>
     <w:rsid w:val="000A5A2A"/>
     <w:rsid w:val="000C4A3B"/>
     <w:rsid w:val="0011769B"/>
     <w:rsid w:val="00127167"/>
     <w:rsid w:val="00135753"/>
     <w:rsid w:val="001A44F1"/>
     <w:rsid w:val="001B5AA1"/>
     <w:rsid w:val="002602F8"/>
     <w:rsid w:val="002A435E"/>
     <w:rsid w:val="002B7CD0"/>
     <w:rsid w:val="002C4A59"/>
     <w:rsid w:val="002F5526"/>
     <w:rsid w:val="00316F58"/>
     <w:rsid w:val="003244BC"/>
     <w:rsid w:val="003256FF"/>
     <w:rsid w:val="00350538"/>
+    <w:rsid w:val="00392241"/>
     <w:rsid w:val="003E1065"/>
     <w:rsid w:val="003E36BF"/>
     <w:rsid w:val="003F689C"/>
     <w:rsid w:val="0043101A"/>
     <w:rsid w:val="00455B3E"/>
     <w:rsid w:val="004A23F0"/>
     <w:rsid w:val="004B1513"/>
     <w:rsid w:val="004C2E6F"/>
     <w:rsid w:val="004D5D35"/>
     <w:rsid w:val="004E2AC2"/>
     <w:rsid w:val="0051097B"/>
     <w:rsid w:val="005410F3"/>
     <w:rsid w:val="005462E8"/>
     <w:rsid w:val="00562385"/>
     <w:rsid w:val="00573889"/>
     <w:rsid w:val="005770A7"/>
     <w:rsid w:val="005A16BB"/>
     <w:rsid w:val="005A328F"/>
     <w:rsid w:val="005B3916"/>
     <w:rsid w:val="005D6396"/>
     <w:rsid w:val="0061607C"/>
     <w:rsid w:val="00677C9F"/>
     <w:rsid w:val="006F2218"/>
     <w:rsid w:val="00704397"/>
+    <w:rsid w:val="00753FDB"/>
     <w:rsid w:val="007A0684"/>
     <w:rsid w:val="007D7A58"/>
     <w:rsid w:val="00807277"/>
     <w:rsid w:val="008151A1"/>
     <w:rsid w:val="00897B47"/>
     <w:rsid w:val="008C233C"/>
     <w:rsid w:val="008F0144"/>
+    <w:rsid w:val="008F01D4"/>
     <w:rsid w:val="00911D68"/>
     <w:rsid w:val="0091429C"/>
     <w:rsid w:val="00964921"/>
     <w:rsid w:val="0099201B"/>
     <w:rsid w:val="009A53B9"/>
     <w:rsid w:val="009C45A8"/>
     <w:rsid w:val="009D267F"/>
     <w:rsid w:val="009E3A71"/>
+    <w:rsid w:val="009F73CD"/>
     <w:rsid w:val="00A14005"/>
     <w:rsid w:val="00AF0C51"/>
     <w:rsid w:val="00B05645"/>
     <w:rsid w:val="00B1387D"/>
     <w:rsid w:val="00B36864"/>
     <w:rsid w:val="00BD776A"/>
     <w:rsid w:val="00C401A3"/>
     <w:rsid w:val="00C76EA2"/>
     <w:rsid w:val="00C822EF"/>
     <w:rsid w:val="00CA7D09"/>
     <w:rsid w:val="00CB1C34"/>
     <w:rsid w:val="00CC28C5"/>
     <w:rsid w:val="00D35205"/>
     <w:rsid w:val="00D607CB"/>
     <w:rsid w:val="00D97324"/>
     <w:rsid w:val="00DA3046"/>
     <w:rsid w:val="00DA3F29"/>
     <w:rsid w:val="00DC15A3"/>
     <w:rsid w:val="00DD4076"/>
     <w:rsid w:val="00E17F87"/>
     <w:rsid w:val="00E37F15"/>
     <w:rsid w:val="00E61759"/>
     <w:rsid w:val="00ED2E95"/>
     <w:rsid w:val="00EE640C"/>
     <w:rsid w:val="00EF6FB2"/>
@@ -8645,68 +8718,68 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB22045E-370A-428F-A2C5-90AACA5EF041}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1809</Words>
-  <Characters>9951</Characters>
+  <Characters>9953</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>82</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11737</CharactersWithSpaces>
+  <CharactersWithSpaces>11739</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>