--- v4 (2026-05-19)
+++ v5 (2026-06-08)
@@ -2483,68 +2483,68 @@
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
         <w:t>Visualización</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
         <w:t>Redacción – borrador original</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Redacción – revisión y edición </w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="1" w:author="Autor" w:initials="A">
-    <w:p w14:paraId="39548032" w14:textId="77777777" w:rsidR="008F01D4" w:rsidRDefault="008F01D4" w:rsidP="008F01D4">
+    <w:p w14:paraId="39548032" w14:textId="77777777" w:rsidR="00713CBF" w:rsidRDefault="008F01D4" w:rsidP="00713CBF">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r>
-        <w:t>Este apartado desde incluir la introducción al tema, el objetivo de la investigación y la estructura del articulo.</w:t>
+      <w:r w:rsidR="00713CBF">
+        <w:t>Este apartado debe incluir la introducción al tema, estado del arte introductorio, el objetivo de la investigación y la estructura del articulo.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="2" w:author="Autor" w:initials="A">
-    <w:p w14:paraId="6638DF7F" w14:textId="3B6BADE3" w:rsidR="00C822EF" w:rsidRDefault="00C822EF">
+    <w:p w14:paraId="6638DF7F" w14:textId="5A37F58B" w:rsidR="00C822EF" w:rsidRDefault="00C822EF">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Las citas literales de más de 40 palabras deben ir en un párrafo aparte, con un puntaje de letra menor y margen aumentada en ambos lados. </w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="3" w:author="Autor" w:initials="A">
     <w:p w14:paraId="4678F4E3" w14:textId="77777777" w:rsidR="009A53B9" w:rsidRDefault="00897B47" w:rsidP="009A53B9">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
@@ -2900,148 +2900,158 @@
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Deben declarar </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="221E1F"/>
         </w:rPr>
         <w:t xml:space="preserve">l modelo de IA, su versión, la fecha de uso, </w:t>
       </w:r>
       <w:r>
         <w:t>cómo se usó (prompts), la finalidad de su uso...</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="14" w:author="Autor" w:initials="A">
-    <w:p w14:paraId="6F368624" w14:textId="77777777" w:rsidR="009D267F" w:rsidRDefault="005A328F" w:rsidP="009D267F">
+    <w:p w14:paraId="23D3C00C" w14:textId="77777777" w:rsidR="006E168D" w:rsidRDefault="005A328F" w:rsidP="006E168D">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="009D267F">
-[...2 lines deleted...]
-      <w:r w:rsidR="009D267F">
+      <w:r w:rsidR="006E168D">
+        <w:t xml:space="preserve">Los artículos de revisión deben incluir mínimo 50 referencias. Al menos el 80 % de las referencias deben ser de los últimos 10 años; y mínimo el </w:t>
+      </w:r>
+      <w:r w:rsidR="006E168D">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>50 %,  de tres años previos a la fecha de presentación del manuscrito</w:t>
+      </w:r>
+      <w:r w:rsidR="006E168D">
+        <w:t xml:space="preserve"> . Para citar material legal como constituciones, decretos, leyes, entre otros, se puede usar el </w:t>
+      </w:r>
+      <w:r w:rsidR="006E168D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Bluebook</w:t>
       </w:r>
-      <w:r w:rsidR="009D267F">
+      <w:r w:rsidR="006E168D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C50C77" w14:textId="77777777" w:rsidR="009D267F" w:rsidRDefault="009D267F" w:rsidP="009D267F">
+    <w:p w14:paraId="0D7B60BB" w14:textId="77777777" w:rsidR="006E168D" w:rsidRDefault="006E168D" w:rsidP="006E168D">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">En los siguientes enlaces puede consultar versiones abreviadas de APA: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377BEE99" w14:textId="77777777" w:rsidR="009D267F" w:rsidRDefault="009D267F" w:rsidP="009D267F">
+    <w:p w14:paraId="513AADA4" w14:textId="77777777" w:rsidR="006E168D" w:rsidRDefault="006E168D" w:rsidP="006E168D">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00D80385">
+        <w:r w:rsidRPr="00747D55">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>APA Style</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="287D345B" w14:textId="77777777" w:rsidR="009D267F" w:rsidRDefault="009D267F" w:rsidP="009D267F">
+    <w:p w14:paraId="53243FE6" w14:textId="77777777" w:rsidR="006E168D" w:rsidRDefault="006E168D" w:rsidP="006E168D">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00D80385">
+        <w:r w:rsidRPr="00747D55">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>Manual de citas y referencias</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="664E598D" w14:textId="77777777" w:rsidR="009D267F" w:rsidRDefault="009D267F" w:rsidP="009D267F">
+    <w:p w14:paraId="30B433CC" w14:textId="77777777" w:rsidR="006E168D" w:rsidRDefault="006E168D" w:rsidP="006E168D">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>En este enlace se puede consultar un manual para combinar APA y Bluebook:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66CE75E6" w14:textId="77777777" w:rsidR="009D267F" w:rsidRDefault="009D267F" w:rsidP="009D267F">
+    <w:p w14:paraId="0C33D967" w14:textId="77777777" w:rsidR="006E168D" w:rsidRDefault="006E168D" w:rsidP="006E168D">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00D80385">
+        <w:r w:rsidRPr="00747D55">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>Guía para la elaboración de ensayos y citación</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D10014A" w14:textId="77777777" w:rsidR="009D267F" w:rsidRDefault="009D267F" w:rsidP="009D267F">
+    <w:p w14:paraId="2D10014A" w14:textId="77777777" w:rsidR="006E168D" w:rsidRDefault="006E168D" w:rsidP="006E168D">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">En todo caso, se recomienda usar gestores bibliográficos como Zotero o Mendeley. </w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="3A26B4B1" w15:done="0"/>
   <w15:commentEx w15:paraId="39548032" w15:done="0"/>
   <w15:commentEx w15:paraId="6638DF7F" w15:done="0"/>
   <w15:commentEx w15:paraId="41906DA8" w15:done="0"/>
   <w15:commentEx w15:paraId="023E2F88" w15:done="0"/>
   <w15:commentEx w15:paraId="700C1BC9" w15:done="0"/>
   <w15:commentEx w15:paraId="55B1E467" w15:done="0"/>
   <w15:commentEx w15:paraId="4CF8D236" w15:done="0"/>
   <w15:commentEx w15:paraId="00A5311F" w15:done="0"/>
   <w15:commentEx w15:paraId="128ECEAF" w15:done="0"/>
   <w15:commentEx w15:paraId="28A9A795" w15:done="0"/>
@@ -3053,61 +3063,61 @@
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="3A26B4B1" w16cid:durableId="63FD14CB"/>
   <w16cid:commentId w16cid:paraId="39548032" w16cid:durableId="1E90FA2C"/>
   <w16cid:commentId w16cid:paraId="6638DF7F" w16cid:durableId="2835A56E"/>
   <w16cid:commentId w16cid:paraId="41906DA8" w16cid:durableId="1454717D"/>
   <w16cid:commentId w16cid:paraId="023E2F88" w16cid:durableId="2835A2BF"/>
   <w16cid:commentId w16cid:paraId="700C1BC9" w16cid:durableId="28359676"/>
   <w16cid:commentId w16cid:paraId="55B1E467" w16cid:durableId="1A9BAF16"/>
   <w16cid:commentId w16cid:paraId="4CF8D236" w16cid:durableId="283595BB"/>
   <w16cid:commentId w16cid:paraId="00A5311F" w16cid:durableId="28359620"/>
   <w16cid:commentId w16cid:paraId="128ECEAF" w16cid:durableId="04F080DB"/>
   <w16cid:commentId w16cid:paraId="28A9A795" w16cid:durableId="27D2FEC0"/>
   <w16cid:commentId w16cid:paraId="75BDBE5C" w16cid:durableId="01685CFC"/>
   <w16cid:commentId w16cid:paraId="0B3CBBB2" w16cid:durableId="1C8D105C"/>
   <w16cid:commentId w16cid:paraId="129CC3BA" w16cid:durableId="40D6F07B"/>
   <w16cid:commentId w16cid:paraId="2D10014A" w16cid:durableId="2835938B"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F0FBCA5" w14:textId="77777777" w:rsidR="00753FDB" w:rsidRDefault="00753FDB" w:rsidP="00455B3E">
+    <w:p w14:paraId="2640DB3F" w14:textId="77777777" w:rsidR="00DE131E" w:rsidRDefault="00DE131E" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B5D6BCB" w14:textId="77777777" w:rsidR="00753FDB" w:rsidRDefault="00753FDB" w:rsidP="00455B3E">
+    <w:p w14:paraId="0F46185A" w14:textId="77777777" w:rsidR="00DE131E" w:rsidRDefault="00DE131E" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3132,61 +3142,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DE8AF10" w14:textId="77777777" w:rsidR="00753FDB" w:rsidRDefault="00753FDB" w:rsidP="00455B3E">
+    <w:p w14:paraId="26966FF9" w14:textId="77777777" w:rsidR="00DE131E" w:rsidRDefault="00DE131E" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A77F09F" w14:textId="77777777" w:rsidR="00753FDB" w:rsidRDefault="00753FDB" w:rsidP="00455B3E">
+    <w:p w14:paraId="17EBE8D5" w14:textId="77777777" w:rsidR="00DE131E" w:rsidRDefault="00DE131E" w:rsidP="00455B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="22F87A07" w14:textId="3C80B1AE" w:rsidR="002602F8" w:rsidRDefault="002602F8">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E2AC2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E2AC2" w:rsidRPr="004E2AC2">
         <w:t>Último título obtenido</w:t>
       </w:r>
@@ -3949,50 +3959,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="82CAEEF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D744D6F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E03AAE32"/>
+    <w:lvl w:ilvl="0" w:tplc="35B6074E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8556D7C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="999C6168">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="43126D5C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F81E61A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CF50B7B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E37A4196">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="73282EA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="364099F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16C40F65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73A05018"/>
     <w:lvl w:ilvl="0" w:tplc="3CFE4F90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DA8604CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -4061,51 +4184,51 @@
     <w:lvl w:ilvl="7" w:tplc="3078D9A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="846E0DB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="207B3FCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B7A89B4"/>
     <w:lvl w:ilvl="0" w:tplc="613249B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="012C5AB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -4174,51 +4297,51 @@
     <w:lvl w:ilvl="7" w:tplc="B74A238C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1F0ED21C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26AE1BEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F640A4E"/>
     <w:lvl w:ilvl="0" w:tplc="CF080B64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="45A64F20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -4287,51 +4410,51 @@
     <w:lvl w:ilvl="7" w:tplc="6DF25350">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="905CBEEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27D608DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82102160"/>
     <w:lvl w:ilvl="0" w:tplc="C142BD5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DE749D88">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -4400,51 +4523,51 @@
     <w:lvl w:ilvl="7" w:tplc="1EAAE6AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="96E68322">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29BB287F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78BE7A9A"/>
     <w:lvl w:ilvl="0" w:tplc="097ADBD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5DCE3258">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -4513,51 +4636,164 @@
     <w:lvl w:ilvl="7" w:tplc="1CD221BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A3B02636">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30A02DB7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2614138E"/>
+    <w:lvl w:ilvl="0" w:tplc="B1B8920A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="169CCA62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CB2E4352">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0418583E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="97147026">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F74812B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7BBA162A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A59AAFAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="286AE504">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31263DFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="358CACFC"/>
     <w:lvl w:ilvl="0" w:tplc="AF1C4248">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1C648698">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -4626,51 +4862,51 @@
     <w:lvl w:ilvl="7" w:tplc="E70EB6B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4072CE18">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D233847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B0CB94A"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4739,51 +4975,51 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4368255C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F73C5FE6"/>
     <w:lvl w:ilvl="0" w:tplc="8EC0D12C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1EE0EAEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -4852,51 +5088,164 @@
     <w:lvl w:ilvl="7" w:tplc="DD801096">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CE44B9E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45B5794A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C29EB392"/>
+    <w:lvl w:ilvl="0" w:tplc="7696BB4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FAF2DD9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="02FE471E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A530D63E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AF2E2AC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="25047D96">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5DD40584">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DC5E8576">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A1BE7A1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B3C0A98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F721A56"/>
     <w:lvl w:ilvl="0" w:tplc="9CDE95EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="412EF498">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -4965,51 +5314,164 @@
     <w:lvl w:ilvl="7" w:tplc="11E01756">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C3C88700">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55166851"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7506F18A"/>
+    <w:lvl w:ilvl="0" w:tplc="D9785F92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D45E93CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8F1EFE4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E79CF238">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FF5C1D14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D338B11A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AF167324">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9A9A70BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C206F064">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="557F43C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3BA0C516"/>
     <w:lvl w:ilvl="0" w:tplc="97BA306A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AB9E79C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -5078,51 +5540,164 @@
     <w:lvl w:ilvl="7" w:tplc="83CC8A9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DC949EC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="571A4A36"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="887C5CEA"/>
+    <w:lvl w:ilvl="0" w:tplc="E5127EBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D2FA4EE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="44083906">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2D0215C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="41B2B952">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="19EAAD40">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="01CE8498">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2668B604">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6B1A3282">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57506B15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B84CF49C"/>
     <w:lvl w:ilvl="0" w:tplc="9B82443C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2FC4D9C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -5191,51 +5766,51 @@
     <w:lvl w:ilvl="7" w:tplc="0D82797E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4E4C14DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59500D96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50CC1418"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5304,51 +5879,51 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B31393E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A76C996"/>
     <w:lvl w:ilvl="0" w:tplc="1524881C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1206B47E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -5417,51 +5992,51 @@
     <w:lvl w:ilvl="7" w:tplc="A5C4EE3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BABC6CB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C444D96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95869E6E"/>
     <w:lvl w:ilvl="0" w:tplc="670CD3BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DC50A488">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -5530,51 +6105,51 @@
     <w:lvl w:ilvl="7" w:tplc="8E805C72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0598EA66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="737C3616"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3322102A"/>
     <w:lvl w:ilvl="0" w:tplc="5DD67896">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8AEAC950">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -5643,51 +6218,164 @@
     <w:lvl w:ilvl="7" w:tplc="C8D08BD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4C8ABF3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79A87D6E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="660446DA"/>
+    <w:lvl w:ilvl="0" w:tplc="92764632">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="66D6A8E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BA26C334">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="55EEFA76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10387858">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="56B24CC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="35B02094">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2E12E158">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="68ECBB38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B524593"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96F0DDF0"/>
     <w:lvl w:ilvl="0" w:tplc="C72A0908">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D3F601C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -5756,51 +6444,51 @@
     <w:lvl w:ilvl="7" w:tplc="D3BEB360">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E3ACDBE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CF50BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B68EB90"/>
     <w:lvl w:ilvl="0" w:tplc="94086574">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7DD0F9C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -5876,263 +6564,290 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="274CD98C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="796335003">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2097163547">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="518928618">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1034311057">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1288967527">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="155998985">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="209650517">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="156195175">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1227766460">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="671296323">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="833758287">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1814176821">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2012416483">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1726220290">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="109788249">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="970868695">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="164710697">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1434471807">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1468432014">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2101756312">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1225066384">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="445808475">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="217981191">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="839392046">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1974021549">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1769692531">
     <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="2047245213">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1068769396">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="111095523">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1444180771">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="4018519">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="788860773">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005770A7"/>
     <w:rsid w:val="0000061A"/>
     <w:rsid w:val="00040E61"/>
     <w:rsid w:val="00075CD8"/>
     <w:rsid w:val="000818DA"/>
     <w:rsid w:val="000A392D"/>
     <w:rsid w:val="000A5A2A"/>
     <w:rsid w:val="000C4A3B"/>
     <w:rsid w:val="0011769B"/>
     <w:rsid w:val="00127167"/>
     <w:rsid w:val="00135753"/>
     <w:rsid w:val="001A44F1"/>
     <w:rsid w:val="001B5AA1"/>
     <w:rsid w:val="002602F8"/>
+    <w:rsid w:val="00261CDE"/>
+    <w:rsid w:val="00284DC3"/>
     <w:rsid w:val="002A435E"/>
     <w:rsid w:val="002B7CD0"/>
     <w:rsid w:val="002C4A59"/>
     <w:rsid w:val="002F5526"/>
     <w:rsid w:val="00316F58"/>
     <w:rsid w:val="003244BC"/>
     <w:rsid w:val="003256FF"/>
     <w:rsid w:val="00350538"/>
     <w:rsid w:val="00392241"/>
     <w:rsid w:val="003E1065"/>
     <w:rsid w:val="003E36BF"/>
     <w:rsid w:val="003F689C"/>
     <w:rsid w:val="0043101A"/>
     <w:rsid w:val="00455B3E"/>
     <w:rsid w:val="004A23F0"/>
     <w:rsid w:val="004B1513"/>
     <w:rsid w:val="004C2E6F"/>
     <w:rsid w:val="004D5D35"/>
     <w:rsid w:val="004E2AC2"/>
     <w:rsid w:val="0051097B"/>
     <w:rsid w:val="005410F3"/>
     <w:rsid w:val="005462E8"/>
     <w:rsid w:val="00562385"/>
+    <w:rsid w:val="005671A7"/>
     <w:rsid w:val="00573889"/>
     <w:rsid w:val="005770A7"/>
     <w:rsid w:val="005A16BB"/>
     <w:rsid w:val="005A328F"/>
     <w:rsid w:val="005B3916"/>
     <w:rsid w:val="005D6396"/>
     <w:rsid w:val="0061607C"/>
     <w:rsid w:val="00677C9F"/>
+    <w:rsid w:val="006E168D"/>
     <w:rsid w:val="006F2218"/>
     <w:rsid w:val="00704397"/>
+    <w:rsid w:val="00713CBF"/>
     <w:rsid w:val="00753FDB"/>
     <w:rsid w:val="007A0684"/>
     <w:rsid w:val="007D7A58"/>
     <w:rsid w:val="00807277"/>
     <w:rsid w:val="008151A1"/>
     <w:rsid w:val="00897B47"/>
     <w:rsid w:val="008C233C"/>
     <w:rsid w:val="008F0144"/>
     <w:rsid w:val="008F01D4"/>
+    <w:rsid w:val="008F7B98"/>
     <w:rsid w:val="00911D68"/>
     <w:rsid w:val="0091429C"/>
     <w:rsid w:val="00964921"/>
     <w:rsid w:val="0099201B"/>
     <w:rsid w:val="009A53B9"/>
     <w:rsid w:val="009C45A8"/>
     <w:rsid w:val="009D267F"/>
     <w:rsid w:val="009E3A71"/>
     <w:rsid w:val="009F73CD"/>
+    <w:rsid w:val="00A13D1F"/>
     <w:rsid w:val="00A14005"/>
     <w:rsid w:val="00AF0C51"/>
     <w:rsid w:val="00B05645"/>
     <w:rsid w:val="00B1387D"/>
     <w:rsid w:val="00B36864"/>
     <w:rsid w:val="00BD776A"/>
     <w:rsid w:val="00C401A3"/>
     <w:rsid w:val="00C76EA2"/>
     <w:rsid w:val="00C822EF"/>
     <w:rsid w:val="00CA7D09"/>
     <w:rsid w:val="00CB1C34"/>
     <w:rsid w:val="00CC28C5"/>
+    <w:rsid w:val="00CD52BE"/>
     <w:rsid w:val="00D35205"/>
     <w:rsid w:val="00D607CB"/>
     <w:rsid w:val="00D97324"/>
     <w:rsid w:val="00DA3046"/>
     <w:rsid w:val="00DA3F29"/>
     <w:rsid w:val="00DC15A3"/>
     <w:rsid w:val="00DD4076"/>
+    <w:rsid w:val="00DE131E"/>
     <w:rsid w:val="00E17F87"/>
     <w:rsid w:val="00E37F15"/>
     <w:rsid w:val="00E61759"/>
     <w:rsid w:val="00ED2E95"/>
     <w:rsid w:val="00EE640C"/>
     <w:rsid w:val="00EF6FB2"/>
     <w:rsid w:val="00F10E02"/>
     <w:rsid w:val="00F24F12"/>
     <w:rsid w:val="00F25777"/>
     <w:rsid w:val="00F95FCA"/>
     <w:rsid w:val="00FA060C"/>
     <w:rsid w:val="00FA74C9"/>
     <w:rsid w:val="00FE391B"/>
     <w:rsid w:val="00FF0718"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>